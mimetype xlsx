--- v0 (2026-01-26)
+++ v1 (2026-06-23)
@@ -1,23778 +1,21754 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:body>
+    <w:p w14:paraId="46ED45E5" w14:textId="1CF8B886" w:rsidR="00697AD4" w:rsidRDefault="00FB58E9" w:rsidP="00FB58E9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Załącznik do rozporządzenia Rady Ministrów</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACED012" w14:textId="7763283C" w:rsidR="00FB58E9" w:rsidRDefault="00FB58E9" w:rsidP="00FB58E9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Z dnia 8 kwietnia 2026 (Dz. U. poz. 523)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43546C23" w14:textId="77777777" w:rsidR="0006774A" w:rsidRDefault="0006774A" w:rsidP="00FB58E9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73BDE252" w14:textId="77777777" w:rsidR="00FB58E9" w:rsidRDefault="00FB58E9" w:rsidP="00FB58E9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CC85FF" w14:textId="77777777" w:rsidR="002E66B6" w:rsidRPr="00B864C1" w:rsidRDefault="002E66B6" w:rsidP="00FB58E9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="9776" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="1125"/>
+        <w:gridCol w:w="1572"/>
+        <w:gridCol w:w="141"/>
+        <w:gridCol w:w="1098"/>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="984"/>
+        <w:gridCol w:w="617"/>
+        <w:gridCol w:w="647"/>
+        <w:gridCol w:w="422"/>
+        <w:gridCol w:w="787"/>
+        <w:gridCol w:w="210"/>
+        <w:gridCol w:w="126"/>
+        <w:gridCol w:w="926"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="444B8663" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="571E6668" w14:textId="1DF80B4B" w:rsidR="00021B4B" w:rsidRPr="00E77E2D" w:rsidRDefault="00021B4B" w:rsidP="008D6E8C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Formularz informacji przedstawianych przy ubieganiu się o pomoc inną niż pomoc w</w:t>
+            </w:r>
+            <w:r w:rsidR="00156947">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rolnictwie lub rybołówstwie, pomoc </w:t>
+            </w:r>
+            <w:r w:rsidR="00252D29" w:rsidRPr="00081D34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00252D29" w:rsidRPr="00081D34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub pomoc </w:t>
+            </w:r>
+            <w:r w:rsidR="00252D29" w:rsidRPr="00081D34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00252D29" w:rsidRPr="00081D34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w rolnictwie lub</w:t>
+            </w:r>
+            <w:r w:rsidR="00156947">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>rybołówstwie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="6BA7F6EB" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="206F5F4E" w14:textId="3641734F" w:rsidR="00021B4B" w:rsidRPr="00E77E2D" w:rsidRDefault="00021B4B" w:rsidP="00313779">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Zgodnie z art. 37 ust. 8 ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (</w:t>
+            </w:r>
+            <w:r w:rsidR="00313779" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Dz. U. z 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00006D0E" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00313779" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r. poz. </w:t>
+            </w:r>
+            <w:r w:rsidR="00006D0E" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>468</w:t>
+            </w:r>
+            <w:r w:rsidR="002D630C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002D630C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002D630C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>. zm.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>) niniejszy formularz wypełnia się wyłącznie w zakresie, w</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4261C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>którym informacje w nim określone nie są przedstawiane na podstawie odrębnych ustaw.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="346344C1" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="25B88F6E" w14:textId="358AC8B5" w:rsidR="00021B4B" w:rsidRPr="00E77E2D" w:rsidRDefault="00021B4B" w:rsidP="009764C4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wraz z formularzem przedstawia się sprawozdania finansowe zgodnie z </w:t>
+            </w:r>
+            <w:r w:rsidR="00252D29" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>§</w:t>
+            </w:r>
+            <w:r w:rsidR="002C4FDD" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 ust. 2 rozporządzenia Rady Ministrów z dnia 29 marca 2010 r. w sprawie zakresu informacji przedstawianych przez podmiot ubiegający się o pomoc inną niż pomoc </w:t>
+            </w:r>
+            <w:r w:rsidR="00252D29" w:rsidRPr="00081D34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00252D29" w:rsidRPr="00081D34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00121BF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub pomoc </w:t>
+            </w:r>
+            <w:r w:rsidR="00252D29" w:rsidRPr="00081D34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00252D29" w:rsidRPr="00081D34">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>minimis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w rolnictwie lub rybołówstwie (Dz. U. poz. 312, z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>. zm.).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="2CCC2BED" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5057" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F517920" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00E77E2D" w:rsidRDefault="001E5403" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>A. Informacje dotyczące podmiotu, któremu ma być udzielona pomoc publiczna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="1"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4719" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DFCB23" w14:textId="09EF734F" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="454"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>A1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00802185">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D35EC9" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Informacje dotyczące wnioskodawcy niebędącego podmiotem, któremu ma być udzielona pomoc publiczna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:endnoteReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="1759F797" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5057" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBDEF60" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="009764C4">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="306" w:hanging="306"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Identyfikator podatkowy NIP podmiotu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4719" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="24950C45" w14:textId="31E89597" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="009764C4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1a</w:t>
+            </w:r>
+            <w:r w:rsidR="00B864C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Identyfikator podatkowy NIP </w:t>
+            </w:r>
+            <w:r w:rsidR="00515AAC" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>wnioskodawcy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="3"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="33FB28D4" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="771"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5057" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="717C18D8" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="461"/>
+              <w:gridCol w:w="433"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="433"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="433"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="2EE54A96" w14:textId="77777777" w:rsidTr="00EC5B00">
+              <w:trPr>
+                <w:trHeight w:val="490"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="461" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="40D21120" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="55E7DFCD" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3B8199E2" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="75F947D8" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="77461404" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="567AC2AE" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3E8B7656" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="07479504" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="602C70C6" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="23EF5038" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="2D6B38F5" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0574C807" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4719" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2A70C8" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="461"/>
+              <w:gridCol w:w="433"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="433"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="433"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="0E05C227" w14:textId="77777777" w:rsidTr="00EC5B00">
+              <w:trPr>
+                <w:trHeight w:val="505"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="461" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3335AA5C" w14:textId="4AB34438" w:rsidR="00C73689" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="2CD54F15" w14:textId="77777777" w:rsidR="00C73689" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="0E47B34C" w14:textId="77777777" w:rsidR="00C73689" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6FB615D7" w14:textId="77777777" w:rsidR="00C73689" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="3770D1E4" w14:textId="77777777" w:rsidR="00C73689" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7E30EA2C" w14:textId="77777777" w:rsidR="00C73689" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="35948BBA" w14:textId="77777777" w:rsidR="00C73689" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1EC12E39" w14:textId="77777777" w:rsidR="00C73689" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7416F767" w14:textId="77777777" w:rsidR="00C73689" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="301E1B30" w14:textId="77777777" w:rsidR="00C73689" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0DF6111C" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="77B504DC" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5057" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="455A15B2" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="009764C4">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="306" w:hanging="306"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko albo nazwa podmiotu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4719" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFF2ED9" w14:textId="4A467E89" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="009764C4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2a</w:t>
+            </w:r>
+            <w:r w:rsidR="00B864C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Imię i nazwisko albo nazwa </w:t>
+            </w:r>
+            <w:r w:rsidR="00515AAC" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>wnioskodawcy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="06BDC820" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5057" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="76885771" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4719" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="678F7D10" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="627C9406" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5057" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B32A06" w14:textId="77777777" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="001E5403" w:rsidP="009764C4">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="306" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Adres miejsca zamieszkania albo adres siedziby podmiotu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4719" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="295FFD13" w14:textId="4A9EAB1C" w:rsidR="001E5403" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="00606385">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="359" w:hanging="359"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>3a</w:t>
+            </w:r>
+            <w:r w:rsidR="00B864C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Adres miejsca zamieszkania albo adre</w:t>
+            </w:r>
+            <w:r w:rsidR="002C01F9" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s siedziby </w:t>
+            </w:r>
+            <w:r w:rsidR="00515AAC" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>wnioskodawcy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="26C23FCF" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="412"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5057" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="60478704" w14:textId="77777777" w:rsidR="00C73689" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33138051" w14:textId="77777777" w:rsidR="00E3117F" w:rsidRPr="00606385" w:rsidRDefault="00E3117F" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4719" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2E716E" w14:textId="77777777" w:rsidR="00C73689" w:rsidRPr="00606385" w:rsidRDefault="00C73689" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="7BEA02E9" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0516C08B" w14:textId="77777777" w:rsidR="009F0944" w:rsidRPr="00E77E2D" w:rsidRDefault="009F0944" w:rsidP="00B864C1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="318" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Identyfikator gminy, w której podmiot ma miejsce zamieszkania albo siedzibę</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="4"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="5DFADD46" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="1063"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7E91BD" w14:textId="77777777" w:rsidR="009F0944" w:rsidRPr="00E77E2D" w:rsidRDefault="009F0944" w:rsidP="008D585B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="461"/>
+              <w:gridCol w:w="433"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="433"/>
+              <w:gridCol w:w="432"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00AD5D65" w:rsidRPr="00606385" w14:paraId="2F12BAEF" w14:textId="77777777" w:rsidTr="00096D1B">
+              <w:trPr>
+                <w:trHeight w:val="490"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="461" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7094576B" w14:textId="77777777" w:rsidR="00AD5D65" w:rsidRPr="00606385" w:rsidRDefault="00AD5D65" w:rsidP="00AD5D65">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="05EAA99F" w14:textId="77777777" w:rsidR="00AD5D65" w:rsidRPr="00606385" w:rsidRDefault="00AD5D65" w:rsidP="00AD5D65">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1679F515" w14:textId="77777777" w:rsidR="00AD5D65" w:rsidRPr="00606385" w:rsidRDefault="00AD5D65" w:rsidP="00AD5D65">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="5FBBE292" w14:textId="77777777" w:rsidR="00AD5D65" w:rsidRPr="00606385" w:rsidRDefault="00AD5D65" w:rsidP="00AD5D65">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="45EFE0DE" w14:textId="77777777" w:rsidR="00AD5D65" w:rsidRPr="00606385" w:rsidRDefault="00AD5D65" w:rsidP="00AD5D65">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1E9278B8" w14:textId="77777777" w:rsidR="00AD5D65" w:rsidRPr="00606385" w:rsidRDefault="00AD5D65" w:rsidP="00AD5D65">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="742DFD0A" w14:textId="77777777" w:rsidR="00AD5D65" w:rsidRPr="00606385" w:rsidRDefault="00AD5D65" w:rsidP="00AD5D65">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="25AFA287" w14:textId="77777777" w:rsidR="009F0944" w:rsidRPr="00E77E2D" w:rsidRDefault="009F0944" w:rsidP="008D585B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="2BECD684" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C07A429" w14:textId="77777777" w:rsidR="00804C3D" w:rsidRPr="00E77E2D" w:rsidRDefault="00804C3D" w:rsidP="00B864C1">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="318" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Forma prawna podmiotu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="5"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="7962386C" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8514" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37EE4F3C" w14:textId="77777777" w:rsidR="00804C3D" w:rsidRPr="00E77E2D" w:rsidRDefault="00804C3D" w:rsidP="00081D34">
+            <w:pPr>
+              <w:ind w:right="1643"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przedsiębiorstwo państwowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="-1488394388"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1262" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4C627D00" w14:textId="77777777" w:rsidR="00804C3D" w:rsidRPr="00E77E2D" w:rsidRDefault="007B29E4" w:rsidP="00BF13DC">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="002515BE" w:rsidRPr="00E77E2D" w14:paraId="5A18D57C" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8514" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="481B75C1" w14:textId="13FB54B6" w:rsidR="002515BE" w:rsidRPr="00E77E2D" w:rsidRDefault="002515BE" w:rsidP="00081D34">
+            <w:pPr>
+              <w:ind w:right="1643"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk191623339"/>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>jednoosobowa spółka Skarbu Państwa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="693200999"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1262" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="608143F4" w14:textId="130CA650" w:rsidR="002515BE" w:rsidRPr="00E77E2D" w:rsidRDefault="002515BE" w:rsidP="00E56D61">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="1CC9C125" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8514" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C2DAD4" w14:textId="46DED62B" w:rsidR="00804C3D" w:rsidRPr="00E77E2D" w:rsidRDefault="00B12546" w:rsidP="00081D34">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5125"/>
+                <w:tab w:val="left" w:pos="6543"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jednoosobowa spółka jednostki samorządu terytorialnego w rozumieniu </w:t>
+            </w:r>
+            <w:r w:rsidR="009C6656" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przepisów </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ust</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>awy z</w:t>
+            </w:r>
+            <w:r w:rsidR="009C6656" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dnia 20 grudnia 1996 r. o </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>gospodarce komunalnej (</w:t>
+            </w:r>
+            <w:r w:rsidR="00313779" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Dz. U. z 2021 r. poz. 679</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="-671866643"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1262" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1F51B642" w14:textId="77777777" w:rsidR="00804C3D" w:rsidRPr="00E77E2D" w:rsidRDefault="001F23AC" w:rsidP="007B29E4">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="7CFD467F" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8514" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="030360A4" w14:textId="74A09012" w:rsidR="00804C3D" w:rsidRPr="00E77E2D" w:rsidRDefault="00915E99" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="27"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>podmiot, w stosunku do którego Skarb Państwa, jednostka samorządu terytorialnego, przedsiębiorstwo państwowe lub jednoosobowa spółka Skarbu Państwa są podmiotami, które posiadają uprawnienia takie jak przedsiębiorcy dominujący w rozumieniu przepisów ustawy z</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4261C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dnia 16 lutego 2007 r. o ochronie konkurencji i konsumentów </w:t>
+            </w:r>
+            <w:r w:rsidR="00B12546" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Dz. U. z 202</w:t>
+            </w:r>
+            <w:r w:rsidR="002D630C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r. poz.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB48C6" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="002D630C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1714</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12546" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:noProof/>
+              <w:sz w:val="36"/>
+              <w:lang w:eastAsia="pl-PL"/>
+            </w:rPr>
+            <w:id w:val="1816682562"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1262" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="339F2FE6" w14:textId="77777777" w:rsidR="00804C3D" w:rsidRPr="00E77E2D" w:rsidRDefault="00E3117F" w:rsidP="001B66DF">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:noProof/>
+                    <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:noProof/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:eastAsia="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="5353D4D8" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8514" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8672F8" w14:textId="4EC3FA20" w:rsidR="00B12546" w:rsidRPr="00E77E2D" w:rsidRDefault="00B12546" w:rsidP="00081D34">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2007"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk191547770"/>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>jednostka sektora finansów publicznych w rozumieniu przepisów ustawy z dnia 27</w:t>
+            </w:r>
+            <w:r w:rsidR="001E6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>sierpnia 2009 r. o finansach publicznych (</w:t>
+            </w:r>
+            <w:r w:rsidR="00447294" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Dz. U. z 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00040197">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00447294" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r. poz. </w:t>
+            </w:r>
+            <w:r w:rsidR="00040197">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1483</w:t>
+            </w:r>
+            <w:r w:rsidR="0090312D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0090312D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0090312D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>. zm.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="205535266"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1262" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0FF55F40" w14:textId="77777777" w:rsidR="00B12546" w:rsidRPr="00E77E2D" w:rsidRDefault="00E3117F" w:rsidP="001B66DF">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+      <w:tr w:rsidR="00915E99" w:rsidRPr="00E77E2D" w14:paraId="7129537E" w14:textId="77777777" w:rsidTr="00BA076C">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8514" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+          </w:tcPr>
+          <w:p w14:paraId="52193DF5" w14:textId="72513706" w:rsidR="00915E99" w:rsidRPr="00E77E2D" w:rsidRDefault="00FB48C6" w:rsidP="001B66DF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2007"/>
+              </w:tabs>
+              <w:spacing w:before="40" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00915E99" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nna (podać jaka)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B53C8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="1892620785"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1262" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2D6AB187" w14:textId="77777777" w:rsidR="00915E99" w:rsidRPr="00E77E2D" w:rsidRDefault="00915E99" w:rsidP="001B66DF">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00915E99" w:rsidRPr="00E77E2D" w14:paraId="7964D675" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="5975059A" w14:textId="77777777" w:rsidR="00915E99" w:rsidRPr="00E77E2D" w:rsidRDefault="00915E99" w:rsidP="001B66DF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="6AAA734A" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C844DD3" w14:textId="4F5F7391" w:rsidR="00B12546" w:rsidRPr="00E77E2D" w:rsidRDefault="00B12546" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00B864C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wielkość podmiotu, zgodnie z załącznikiem I do rozporządzenia Komisji (UE) nr 651</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>/2014 z dnia 17</w:t>
+            </w:r>
+            <w:r w:rsidR="00E4261C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">czerwca 2014 r. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>uznającego niektóre rodzaje pomocy za zgodne z rynkiem wewnętrznym w</w:t>
+            </w:r>
+            <w:r w:rsidR="001E6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>zastosowaniu ar</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t. 107 i 108 Traktatu (Dz. Urz. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>UE L 187 z 26.06.2014, str. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB48C6" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00FB48C6" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00FB48C6" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>. zm.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00012FDB" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>, zwanego dalej „rozporządzeniem Komisji (UE) nr</w:t>
+            </w:r>
+            <w:r w:rsidR="00D753C6" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00012FDB" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>651/2014”</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="33B9D469" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2815BD58" w14:textId="77777777" w:rsidR="00B12546" w:rsidRPr="00E77E2D" w:rsidRDefault="00B12546" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>mikroprzedsiębiorca</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="-1039891267"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1546" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:noWrap/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w14:paraId="650D9C2D" w14:textId="77777777" w:rsidR="00B12546" w:rsidRPr="00E77E2D" w:rsidRDefault="00D779A3" w:rsidP="007B29E4">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="562D67ED" w14:textId="77777777" w:rsidR="00B12546" w:rsidRPr="00E77E2D" w:rsidRDefault="00B93936" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="598"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ś</w:t>
+            </w:r>
+            <w:r w:rsidR="001E5403" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">redni </w:t>
+            </w:r>
+            <w:r w:rsidR="00B12546" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przedsiębiorca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="-1493092376"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="926" w:type="dxa"/>
+                <w:noWrap/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w14:paraId="26F8D96C" w14:textId="77777777" w:rsidR="00B12546" w:rsidRPr="00E77E2D" w:rsidRDefault="00D779A3" w:rsidP="007B29E4">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="07E6C9AB" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B168141" w14:textId="77777777" w:rsidR="00B12546" w:rsidRPr="00E77E2D" w:rsidRDefault="00B12546" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>mały przedsiębiorca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="-1531648768"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1546" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+                <w:noWrap/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w14:paraId="296994E6" w14:textId="77777777" w:rsidR="00B12546" w:rsidRPr="00E77E2D" w:rsidRDefault="00D779A3" w:rsidP="007B29E4">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2809" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5281FFD0" w14:textId="77777777" w:rsidR="00B12546" w:rsidRPr="00E77E2D" w:rsidRDefault="00A323EF" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>inny</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12546" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przedsiębiorca</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="-24407154"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="926" w:type="dxa"/>
+                <w:noWrap/>
+                <w:vAlign w:val="center"/>
+                <w:hideMark/>
+              </w:tcPr>
+              <w:p w14:paraId="603FBA9C" w14:textId="77777777" w:rsidR="00B12546" w:rsidRPr="00E77E2D" w:rsidRDefault="00D779A3" w:rsidP="007B29E4">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="041AAA75" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD3542D" w14:textId="52AAC73C" w:rsidR="00D779A3" w:rsidRPr="00E77E2D" w:rsidRDefault="00D779A3" w:rsidP="009764C4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB795F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Klasa działalności</w:t>
+            </w:r>
+            <w:r w:rsidR="0024009C" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, w związku z którą </w:t>
+            </w:r>
+            <w:r w:rsidR="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>podmiot ubiega się o</w:t>
+            </w:r>
+            <w:r w:rsidR="0024009C" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pomoc publiczn</w:t>
+            </w:r>
+            <w:r w:rsidR="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ą</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="6"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0024009C" w:rsidRPr="00E77E2D" w14:paraId="4861EEE5" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="859"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0A02A1" w14:textId="5BAA6035" w:rsidR="0024009C" w:rsidRPr="00E77E2D" w:rsidRDefault="0024009C" w:rsidP="003D4C4B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="461"/>
+              <w:gridCol w:w="433"/>
+              <w:gridCol w:w="432"/>
+              <w:gridCol w:w="432"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00AD5D65" w:rsidRPr="00606385" w14:paraId="7B6A9C66" w14:textId="77777777" w:rsidTr="00096D1B">
+              <w:trPr>
+                <w:trHeight w:val="490"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="461" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="321EEC27" w14:textId="77777777" w:rsidR="00AD5D65" w:rsidRPr="00606385" w:rsidRDefault="00AD5D65" w:rsidP="00AD5D65">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="433" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="67566922" w14:textId="77777777" w:rsidR="00AD5D65" w:rsidRPr="00606385" w:rsidRDefault="00AD5D65" w:rsidP="00AD5D65">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="790C3CCD" w14:textId="77777777" w:rsidR="00AD5D65" w:rsidRPr="00606385" w:rsidRDefault="00AD5D65" w:rsidP="00AD5D65">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="432" w:type="dxa"/>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="6585838D" w14:textId="77777777" w:rsidR="00AD5D65" w:rsidRPr="00606385" w:rsidRDefault="00AD5D65" w:rsidP="00AD5D65">
+                  <w:pPr>
+                    <w:spacing w:after="0"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="6F964F55" w14:textId="77777777" w:rsidR="0024009C" w:rsidRPr="00E77E2D" w:rsidRDefault="0024009C" w:rsidP="003D4C4B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="746E593A" w14:textId="77777777" w:rsidR="0024009C" w:rsidRPr="00E77E2D" w:rsidRDefault="0024009C" w:rsidP="003D4C4B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED0AF8" w:rsidRPr="00E77E2D" w14:paraId="3E8F2F3C" w14:textId="05F926E5" w:rsidTr="00ED0AF8">
+        <w:trPr>
+          <w:trHeight w:val="685"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8724" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D0DBDB" w14:textId="0A023D86" w:rsidR="00ED0AF8" w:rsidRPr="00ED0AF8" w:rsidRDefault="00ED0AF8" w:rsidP="00ED0AF8">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="318" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>określona zgodnie z rozporządzeniem Rady Ministrów z dnia 18 grudnia 2024 r. w sprawie Polskiej Klasyfikacji Działalności (PKD) (Dz. U. poz. 1936)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="36"/>
+            </w:rPr>
+            <w:id w:val="1907726675"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1052" w:type="dxa"/>
+                <w:gridSpan w:val="2"/>
+              </w:tcPr>
+              <w:p w14:paraId="4255C9AD" w14:textId="794D74FA" w:rsidR="00ED0AF8" w:rsidRPr="00E77E2D" w:rsidRDefault="00ED0AF8" w:rsidP="00ED0AF8">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00ED0AF8" w:rsidRPr="00E77E2D" w14:paraId="4FC8BBC5" w14:textId="67169E6E" w:rsidTr="00ED0AF8">
+        <w:trPr>
+          <w:trHeight w:val="694"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8724" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23DC26C9" w14:textId="1BE788E6" w:rsidR="00ED0AF8" w:rsidRPr="00A20E0A" w:rsidRDefault="00ED0AF8" w:rsidP="00A20E0A">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="318" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">określona zgodnie z rozporządzeniem Rady Ministrów z dnia 24 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">grudnia 2007 r. w sprawie Polskiej Klasyfikacji Działalności (PKD) (Dz. U. poz. 1885, z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A20E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A20E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>. zm.)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A20E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="7"/>
+            </w:r>
+            <w:r w:rsidRPr="00A20E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:id w:val="2059579560"/>
+              <w14:checkbox>
+                <w14:checked w14:val="0"/>
+                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              </w14:checkbox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="69C8C89C" w14:textId="549E6163" w:rsidR="00ED0AF8" w:rsidRPr="00E77E2D" w:rsidRDefault="00ED0AF8" w:rsidP="00ED0AF8">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="1EB7E3CB" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62D84ABB" w14:textId="37BEE61D" w:rsidR="00D779A3" w:rsidRPr="00E77E2D" w:rsidRDefault="00D779A3" w:rsidP="009764C4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00A20E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Data utworzenia podmiotu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="1FC4A9B3" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="343"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79AE51BA" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="003C595A" w:rsidRDefault="00D779A3" w:rsidP="003C595A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="454"/>
+              <w:gridCol w:w="426"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="426"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="426"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00ED0AF8" w:rsidRPr="00ED0AF8" w14:paraId="569A84CE" w14:textId="77777777" w:rsidTr="003C595A">
+              <w:trPr>
+                <w:trHeight w:val="425"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="454" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2F825038" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00ED0AF8" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="426" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="354C53BA" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00ED0AF8" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="4C34E92D" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00ED0AF8" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00ED0AF8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                    <w:t>_</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="24E23EB0" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00ED0AF8" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="168BA987" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00ED0AF8" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="426" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="06F34D61" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00ED0AF8" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00ED0AF8">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                    <w:t>_</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3EEC3198" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00ED0AF8" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="06376645" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00ED0AF8" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="165B1493" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00ED0AF8" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="426" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3F310506" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00ED0AF8" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="0FAA9FE4" w14:textId="5C72E638" w:rsidR="00D779A3" w:rsidRPr="00E77E2D" w:rsidRDefault="00ED0AF8" w:rsidP="003C595A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED0AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    d</w:t>
+            </w:r>
+            <w:r w:rsidR="003C595A" w:rsidRPr="00ED0AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zień             miesiąc           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED0AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="003C595A" w:rsidRPr="00ED0AF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>rok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="104E1CE0" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56AEF086" w14:textId="09E088C2" w:rsidR="00D779A3" w:rsidRPr="00E77E2D" w:rsidRDefault="00F7355C" w:rsidP="009764C4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00A20E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Powiązania z innymi przedsiębiorcami</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="33E09AB5" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB668D6" w14:textId="2D2E9A35" w:rsidR="00F7355C" w:rsidRPr="00E77E2D" w:rsidRDefault="00F7355C" w:rsidP="009764C4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Czy między podmiotem a innymi przedsiębiorcami istnieją powiązania polegające na tym, że:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="7F908FD5" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A9BD7BD" w14:textId="77777777" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00CF373A" w:rsidP="001E6C1A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a) </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="_Hlk214875975"/>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>jeden przedsiębiorca posiada w drugim większość praw głosu?</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57B03A29" w14:textId="0FD2138B" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00BC3803" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="70"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-247648927"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D182A" w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB42232" w14:textId="03FC5C67" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00BC3803" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-140115231"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D182A" w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="63C13C08" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67EADD01" w14:textId="435ED5F0" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00CF373A" w:rsidP="001E6C1A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b) jeden przedsiębiorca </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="_Hlk214876121"/>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ma prawo powołać lub odwołać </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>większość członków organu</w:t>
+            </w:r>
+            <w:r w:rsidR="00463FD2" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>zarządzającego lub nadzorującego innego przedsiębiorcy?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="382D6EAB" w14:textId="64F98DC6" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00BC3803" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="945045085"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D182A" w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41FB60E6" w14:textId="0EF56F77" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00BC3803" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-919320349"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D182A" w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="5044BB8D" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="536"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0728EF01" w14:textId="77777777" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00CF373A" w:rsidP="00963BE0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>c) jeden przedsiębiorca ma prawo wywierać dominujący wpływ na innego przedsiębiorcę zgodnie z umową zawartą z tym przedsiębiorcą lub jego dokumentami założycielskimi?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4865A2A6" w14:textId="152755B7" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00BC3803" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1159077056"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D182A" w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E1D975D" w14:textId="02948B2F" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00BC3803" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1969082151"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D182A" w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="1A28D471" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="77DBF84C" w14:textId="12F2197C" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00CF373A" w:rsidP="00963BE0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>d) jeden przedsiębiorca, który jest akcjonariuszem lub wspólnikiem innego przedsiębiorcy lub jego członkiem, zgodnie z</w:t>
+            </w:r>
+            <w:r w:rsidR="001E6C1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>porozumieniem z innymi akcjonariuszami, wspólnikami lub członkami tego przedsiębiorcy, samodzielnie kontroluje większość praw głosu u tego przedsiębiorcy?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD160E9" w14:textId="72074D1E" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00BC3803" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1039785570"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="177FBAAA" w14:textId="30B65F91" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00BC3803" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1388563273"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00E77E2D" w14:paraId="59D7A81B" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6AADDF" w14:textId="1BE168A1" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00CF373A" w:rsidP="00FD0A06">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>e) przedsiębiorca pozostaje w jakimkolwiek ze stosunków opisanych w lit. a–d przez jednego innego przedsiębiorcę lub kilku innych przedsiębiorców?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="369D0E0B" w14:textId="329EC6FB" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00BC3803" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="211154745"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D182A" w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42308128" w14:textId="64778F6D" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00BC3803" w:rsidP="003C06D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1687056473"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D182A" w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="008D6047" w14:paraId="4A1E5F83" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="41590613" w14:textId="6F3A3AE9" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00CF373A" w:rsidP="00FD0A06">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f) przedsiębiorca pozostaje w jakimkolwiek ze stosunków opisanych w lit. a–d za pośrednictwem osoby fizycznej lub grupy osób fizycznych działających wspólnie oraz </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>prowadzi swoją działalność lub część działalności na tym samym rynku wł</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>aściwym lub rynkach pokrewnych</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="8"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD67C3" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="469F8A91" w14:textId="70AEFB82" w:rsidR="00CF373A" w:rsidRPr="00E77E2D" w:rsidRDefault="00BC3803" w:rsidP="00590AB8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-922566500"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D182A" w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="00E77E2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7193B1F1" w14:textId="0D98281B" w:rsidR="00CF373A" w:rsidRPr="008D6047" w:rsidRDefault="00BC3803" w:rsidP="00590AB8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1699163216"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006D182A" w:rsidRPr="00E77E2D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CF373A" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="008D6047" w14:paraId="4A46AFAE" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A431343" w14:textId="784783C4" w:rsidR="00CF373A" w:rsidRPr="008D6047" w:rsidRDefault="00CF373A" w:rsidP="00002E58">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W przypadku zaznaczenia przynajmniej jednej odpowiedzi twierdzącej w lit. a–f należy podać identyfikator podatkowy NIP wszystkich powiązanych z podmiotem przedsiębiorców:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="008D6047" w14:paraId="51CB3C1E" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="1058"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14CE84D9" w14:textId="77777777" w:rsidR="00CF373A" w:rsidRPr="008D6047" w:rsidRDefault="00CF373A" w:rsidP="00CF373A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="008D6047" w14:paraId="1AC5EBEE" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCE2914" w14:textId="77777777" w:rsidR="00D779A3" w:rsidRPr="008D6047" w:rsidRDefault="00CF373A" w:rsidP="00963BE0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="314" w:hanging="314"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>B. Informacje dotyczące sytuacji ekonomicznej podmiotu, któremu ma</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> być udzielona pomoc publiczna</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:endnoteReference w:id="9"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="008D6047" w14:paraId="27CFEC8D" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35F8C70E" w14:textId="25E149FF" w:rsidR="00E3097C" w:rsidRPr="008D6047" w:rsidRDefault="00E3097C" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A20E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Czy </w:t>
+            </w:r>
+            <w:r w:rsidR="00963BE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w przypadku spółki akcyjnej, spółki z ograniczoną odpowiedzialnością oraz spółki komandytowo-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A859C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>akcyjnej</w:t>
+            </w:r>
+            <w:r w:rsidR="00963BE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wysokość niepokrytych strat przewyższa 50</w:t>
+            </w:r>
+            <w:r w:rsidR="00963BE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>% wysok</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ości kapitału zarejestrowanego</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="10"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="5B479046" w14:textId="77777777" w:rsidTr="009C37E6">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB2B7A9" w14:textId="52E85043" w:rsidR="00E3097C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00DD3DCD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-144057064"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="008D6047">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="593CB173" w14:textId="55520EBB" w:rsidR="00E3097C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00DD3DCD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1560746709"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="087067B7" w14:textId="28F9417E" w:rsidR="00E3097C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00DD3DCD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1123141418"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="5DE9E679" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6376C17E" w14:textId="4633BD41" w:rsidR="00E3097C" w:rsidRPr="00606385" w:rsidRDefault="00E3097C" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A20E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Czy</w:t>
+            </w:r>
+            <w:r w:rsidR="00963BE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w przypadku spółki jawnej, spółki komandytowej, spółki partnerskiej oraz spółki cywilnej</w:t>
+            </w:r>
+            <w:r w:rsidR="00963BE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wysokość niepokrytych strat przewyższa 50</w:t>
+            </w:r>
+            <w:r w:rsidR="00963BE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>% wysokości jej kapitału według ksiąg spółki?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="46C6B4E1" w14:textId="77777777" w:rsidTr="009C37E6">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="713B98C7" w14:textId="3FA97424" w:rsidR="00E3097C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00DD3DCD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="32"/>
+                </w:rPr>
+                <w:id w:val="-62255750"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="32"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="16610EEB" w14:textId="75DB780E" w:rsidR="00E3097C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00DD3DCD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1115940570"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="24861455" w14:textId="4E689E1A" w:rsidR="00E3097C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00DD3DCD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1672866516"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="75D13C8E" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5015F7D3" w14:textId="7872571E" w:rsidR="00E3097C" w:rsidRPr="00606385" w:rsidRDefault="00E3097C" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00A20E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Czy </w:t>
+            </w:r>
+            <w:r w:rsidR="00242261">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wobec podmiotu toczy się postępowanie upadłościowe lub restrukturyzacyjne </w:t>
+            </w:r>
+            <w:r w:rsidR="00242261" w:rsidRPr="009215DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lub spełnia </w:t>
+            </w:r>
+            <w:r w:rsidR="00242261">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on </w:t>
+            </w:r>
+            <w:r w:rsidR="00242261" w:rsidRPr="009215DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>kryteria kwalifikujące go do objęcia postępowaniem upadłościowym</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="7B6C758A" w14:textId="77777777" w:rsidTr="009C37E6">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="770D0ACB" w14:textId="3F3DD70B" w:rsidR="00E3097C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00DD3DCD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1231962888"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4A640DA6" w14:textId="1D854CC9" w:rsidR="00E3097C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00DD3DCD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-626470496"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="39658294" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE61FFA" w14:textId="6EF0C1A2" w:rsidR="00E3097C" w:rsidRPr="00606385" w:rsidRDefault="00E3097C" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00A20E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Czy podmiot otrzymał pomoc na ratowanie i nie spłacił do tej pory pożyczki lub nadal jest stroną umowy gwarancji lub otrzymał pomoc na restrukturyzację i nadal realizuje plan restrukturyzacyjny?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="008D6047" w14:paraId="00D8B7AD" w14:textId="77777777" w:rsidTr="009C37E6">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="064F298E" w14:textId="059B2D98" w:rsidR="00E3097C" w:rsidRPr="008D6047" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                </w:rPr>
+                <w:id w:val="100385756"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="25F9F27F" w14:textId="5EDBD5F5" w:rsidR="00E3097C" w:rsidRPr="008D6047" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="590364928"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="008D6047">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="008D6047" w14:paraId="63A02DCB" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="150B0A8B" w14:textId="2FB11719" w:rsidR="00E3097C" w:rsidRPr="008D6047" w:rsidRDefault="00E3097C" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00A20E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Czy</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0A06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w przypadku podmiotu innego niż </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>mikro</w:t>
+            </w:r>
+            <w:r w:rsidR="002918E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przedsiębiorca</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002918E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub innego niż </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>mały lub średni przedsiębiorca</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0A06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> –</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w ciągu ostatnich dwóch lat stosunek długów do kapitału własnego był większy niż 7,5</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0A06">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a stosunek zysku operacyjnego powiększonego o amortyzację do odsetek był niższy niż 1</w:t>
+            </w:r>
+            <w:r w:rsidR="003048CD" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="11"/>
+            </w:r>
+            <w:r w:rsidR="003048CD" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="008D6047" w14:paraId="3E09F5F2" w14:textId="77777777" w:rsidTr="009C37E6">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1309AC0A" w14:textId="5A6C630A" w:rsidR="00E3097C" w:rsidRPr="008D6047" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1279756532"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="008D6047">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7519AAFC" w14:textId="71494C5A" w:rsidR="00E3097C" w:rsidRPr="008D6047" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1434164445"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="008D6047">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C17DF4" w14:textId="4483D696" w:rsidR="00E3097C" w:rsidRPr="008D6047" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="644786594"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="008D6047">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="008D6047" w14:paraId="275DFC2B" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1F2D2BF1" w14:textId="57F43E61" w:rsidR="00E3097C" w:rsidRPr="008D6047" w:rsidRDefault="00E3097C" w:rsidP="00327907">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00A20E0A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Czy </w:t>
+            </w:r>
+            <w:r w:rsidR="00E069F1" w:rsidRPr="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w okresie 3 lat poprzedzających dzień wystąpienia </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>z w</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nioskiem o udzielenie pomocy:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="008D6047" w14:paraId="44C0F447" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9FC10E" w14:textId="77777777" w:rsidR="00E3097C" w:rsidRPr="008D6047" w:rsidRDefault="00E3097C" w:rsidP="002918E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>a) podmiot odnotowuje rosnące straty?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABE2236" w14:textId="4E9CB411" w:rsidR="00E3097C" w:rsidRPr="008D6047" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-269860608"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="008D6047">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B332938" w14:textId="77777777" w:rsidR="00E3097C" w:rsidRPr="008D6047" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-587084630"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0074118C" w:rsidRPr="008D6047">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E3097C" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="008D6047" w14:paraId="273B4C3B" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="396824B4" w14:textId="77777777" w:rsidR="00FC7184" w:rsidRPr="008D6047" w:rsidRDefault="00FC7184" w:rsidP="002918E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>b) obroty podmiotu maleją?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B54F038" w14:textId="68058256" w:rsidR="00FC7184" w:rsidRPr="008D6047" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1034694402"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0059752A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman" w:hint="eastAsia"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34908496" w14:textId="77777777" w:rsidR="00FC7184" w:rsidRPr="008D6047" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1472896730"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0074118C" w:rsidRPr="008D6047">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="07A04E49" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="28E82FD4" w14:textId="77777777" w:rsidR="00FC7184" w:rsidRPr="008D6047" w:rsidRDefault="00FC7184" w:rsidP="00BE2031">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>c) zwiększeniu ulegają zapasy podmiotu lub niewykorzystany potencjał do świadczenia usług?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7F9AED" w14:textId="77777777" w:rsidR="00FC7184" w:rsidRPr="008D6047" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="894321477"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0074118C" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="008D6047">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="306757CE" w14:textId="77777777" w:rsidR="00FC7184" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="173473811"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0074118C" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="1A0FA6E7" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE7EED5" w14:textId="77777777" w:rsidR="00FC7184" w:rsidRPr="00606385" w:rsidRDefault="00FC7184" w:rsidP="002918E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d) </w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>podmiot ma nadwyżki produkcji</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="12"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CE7761" w14:textId="77777777" w:rsidR="00FC7184" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="691424255"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0074118C" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C6A75F" w14:textId="77777777" w:rsidR="00FC7184" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-381011985"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0074118C" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="20E4625B" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6582B905" w14:textId="77777777" w:rsidR="00FC7184" w:rsidRPr="00606385" w:rsidRDefault="00D914DA" w:rsidP="00BE2031">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>e) zmniejsza się przepływ środków finansowych?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6300E223" w14:textId="77777777" w:rsidR="00FC7184" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="450675898"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0074118C" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F03314" w14:textId="5166C2DE" w:rsidR="00FC7184" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-2063860923"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="3D2DBEC2" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="749DF999" w14:textId="77777777" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00D914DA" w:rsidP="002918E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>f) zwiększa się suma zadłużenia podmiotu?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7D59CA" w14:textId="77777777" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1043793818"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D914DA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42EA9A49" w14:textId="77777777" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-331154207"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D914DA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="270F059E" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFBE2F5" w14:textId="77777777" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00D914DA" w:rsidP="00BE2031">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>g) rosną kwoty odsetek od zobowiązań podmiotu?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="403E999C" w14:textId="77777777" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1371907859"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D914DA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C97CFE3" w14:textId="77777777" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-523626481"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D914DA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="2A5493D1" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="06574330" w14:textId="77777777" w:rsidR="00FC7184" w:rsidRPr="00606385" w:rsidRDefault="00D914DA" w:rsidP="00587F2D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>h) wartość aktywów netto podmiotu zmniejsza się lub jest zerowa?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB9322C" w14:textId="161D63DA" w:rsidR="00FC7184" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-108432668"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C6A27E" w14:textId="51CF575F" w:rsidR="00FC7184" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-272866125"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FC7184" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="52A06E04" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="09B77CD1" w14:textId="77777777" w:rsidR="004F06D8" w:rsidRPr="00606385" w:rsidRDefault="004F06D8" w:rsidP="00587F2D">
+            <w:pPr>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>i) zaistniały inne okoliczności wskazujące na trudności w zakresie płynności finansowej?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3C00C4" w14:textId="7896AE63" w:rsidR="004F06D8" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1085687180"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F06D8" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF64ACD" w14:textId="68704C43" w:rsidR="004F06D8" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-53478872"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00554BD4" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F06D8" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="544430DF" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA97D98" w14:textId="3DC1CA78" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00D914DA" w:rsidP="00142140">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Je</w:t>
+            </w:r>
+            <w:r w:rsidR="002918E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>żeli</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tak, należy wskazać jakie:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="6A0CA749" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5713B034" w14:textId="77777777" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00D914DA" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="295BA8E3" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C6AD8D1" w14:textId="77777777" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00D914DA" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="30D246A0" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="869"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="027A81CD" w14:textId="3FAD3EC4" w:rsidR="00D779A3" w:rsidRPr="00606385" w:rsidRDefault="00D914DA" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="002918E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Czy podmiot</w:t>
+            </w:r>
+            <w:r w:rsidR="00D11CDA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> któremu ma być udzielona pomoc</w:t>
+            </w:r>
+            <w:r w:rsidR="00D11CDA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz przedsiębiorcy z nim powiązani, których identyfikatory podatkowe są wskazane w części A pkt 9 </w:t>
+            </w:r>
+            <w:r w:rsidR="00961697" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ormularza, spełniają łącznie co najmniej jedną z</w:t>
+            </w:r>
+            <w:r w:rsidR="000D38C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przesłanek określonych w pkt 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00961697" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>5?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="68328A14" w14:textId="77777777" w:rsidTr="009C37E6">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEC47F7" w14:textId="77777777" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="621501415"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D914DA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C917F0F" w14:textId="77777777" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="280853286"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E9232C" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D914DA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C4425C" w14:textId="77777777" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1036350726"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E9232C" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D914DA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="613F9978" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75E8061E" w14:textId="77777777" w:rsidR="00D779A3" w:rsidRPr="00606385" w:rsidRDefault="00D914DA" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>C. Informacja o decyzji Komisji Europejskiej nakładającej obowiązek zwrotu udzielonej pomocy publicznej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="7FF828CD" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="931"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FEF7213" w14:textId="5E130EFE" w:rsidR="00D779A3" w:rsidRPr="00606385" w:rsidRDefault="00D914DA" w:rsidP="00142140">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Czy na podmiocie</w:t>
+            </w:r>
+            <w:r w:rsidR="007245BA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> któremu ma być udzielona pomoc publiczna</w:t>
+            </w:r>
+            <w:r w:rsidR="007245BA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lub którymkolwiek przedsiębiorcy z nim powiązanym, którego identyfikator podatkowy jest wskazany w części A pkt 9 </w:t>
+            </w:r>
+            <w:r w:rsidR="00961697" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ormularza, ciąży obowiązek zwrotu udzielonej pomocy, wynikający z decyzji Komisji Europejskiej nak</w:t>
+            </w:r>
+            <w:r w:rsidR="00304B14" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>azującej zwrot?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="58158BE7" w14:textId="77777777" w:rsidTr="00537CED">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4241DF" w14:textId="77777777" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1240978514"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D914DA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE5FC86" w14:textId="12D282CE" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1425027432"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E9232C" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D914DA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="4C33C6CE" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA4F40F" w14:textId="77777777" w:rsidR="00D779A3" w:rsidRPr="00606385" w:rsidRDefault="00D914DA" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>D. Informacje dotyczące działalności gospodarczej prowadzonej przez podmiot, któremu ma być udzielona pomoc publiczna</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="3E585617" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="795EA121" w14:textId="0422DD61" w:rsidR="00D914DA" w:rsidRPr="00606385" w:rsidRDefault="00A13441" w:rsidP="00142140">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1. Czy podmiot, któremu ma być udzielona pomoc, prowadzi działalność:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="4D5F53B6" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEB87CC" w14:textId="6A477312" w:rsidR="00A13441" w:rsidRPr="00606385" w:rsidRDefault="00A13441" w:rsidP="002918E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>a) w sekto</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>rze rybołówstwa i akwakultury</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="13"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="454BBBA1" w14:textId="77777777" w:rsidR="00A13441" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1137382683"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E9232C" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0569F818" w14:textId="6180AA8C" w:rsidR="00A13441" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-353119525"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0032740B" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="498C2457" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1B4049" w14:textId="1C0967CF" w:rsidR="00A13441" w:rsidRPr="00606385" w:rsidRDefault="00A13441" w:rsidP="00587F2D">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>b) w zakresie produkcji podstawowej produktów rolnych wymienionych w</w:t>
+            </w:r>
+            <w:r w:rsidR="00587F2D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>załączniku I do Traktatu o funkcjonowaniu Unii Europejskiej?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="797E222F" w14:textId="77777777" w:rsidR="00A13441" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1994171523"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0032740B" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F253F7" w14:textId="1B9353B5" w:rsidR="00A13441" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00E9232C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="732812125"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0032740B" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="5863AF35" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="64930FDE" w14:textId="52165FBE" w:rsidR="00A13441" w:rsidRPr="00606385" w:rsidRDefault="00AB002B" w:rsidP="002918E3">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>) w sekt</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>orze hutnictwa żelaza i stali</w:t>
+            </w:r>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="14"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE0C2F0" w14:textId="77777777" w:rsidR="00A13441" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00D55106">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1239672265"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0032740B" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA31B86" w14:textId="77777777" w:rsidR="00A13441" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="00D55106">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1202090554"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D55106" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="056CA261" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="034561B2" w14:textId="29955B0A" w:rsidR="00CD136D" w:rsidRPr="002176C5" w:rsidRDefault="00AB002B" w:rsidP="007B3025">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) w </w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>sektorze transportu</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="15"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A46CD8" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00961787" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>lub</w:t>
+            </w:r>
+            <w:r w:rsidR="00A46CD8" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD136D" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">związanej z </w:t>
+            </w:r>
+            <w:r w:rsidR="00015BEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tym</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD136D" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> infrastruktury?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DF0078" w14:textId="77777777" w:rsidR="00CD136D" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="250009552"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004255D9" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD136D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6421F2CE" w14:textId="77777777" w:rsidR="00CD136D" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1191219224"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E25C12" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD136D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="07628F9E" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="339E190A" w14:textId="126B2B54" w:rsidR="00A13441" w:rsidRPr="00606385" w:rsidRDefault="00AB002B" w:rsidP="0071432E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD136D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) w sektorze </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1E36" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wytwarzania, magazynowania, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001A1E36" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przesyłu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001A1E36" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C500C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>lub</w:t>
+            </w:r>
+            <w:r w:rsidR="001A1E36" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dystrybucji energii </w:t>
+            </w:r>
+            <w:r w:rsidR="00C500C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>lub</w:t>
+            </w:r>
+            <w:r w:rsidR="00C500C9" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E56D61" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>związan</w:t>
+            </w:r>
+            <w:r w:rsidR="00C500C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ej</w:t>
+            </w:r>
+            <w:r w:rsidR="00E56D61" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001A1E36" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>z tym infrastruktur</w:t>
+            </w:r>
+            <w:r w:rsidR="00C500C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="16"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00961787">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C9502A" w14:textId="77777777" w:rsidR="00A13441" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-431510149"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0032740B" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D155B77" w14:textId="4BDBDEAD" w:rsidR="00A13441" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1227917510"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A13441" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="10338392" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2C5A64" w14:textId="197483F7" w:rsidR="00CD136D" w:rsidRPr="00606385" w:rsidRDefault="00AB002B" w:rsidP="004164C6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w sektorze węgla brunatnego i sektorze węgla kamiennego</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD136D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="17"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="239CC450" w14:textId="77777777" w:rsidR="00CD136D" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-887181712"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD136D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5024007C" w14:textId="77777777" w:rsidR="00CD136D" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1449280339"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD136D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="31F27369" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="234B2872" w14:textId="25F76B94" w:rsidR="00CD136D" w:rsidRPr="00606385" w:rsidRDefault="00AB002B" w:rsidP="002918E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>) w sektorze finansowym</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD136D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="0017442B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="18"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D2F35FF" w14:textId="77777777" w:rsidR="00CD136D" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="271444119"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD136D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47375CDD" w14:textId="77777777" w:rsidR="00CD136D" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1567300458"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001A1D88" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD136D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00712028" w:rsidRPr="00606385" w14:paraId="49AC8C19" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4495" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4256EA" w14:textId="63E40E77" w:rsidR="00712028" w:rsidRPr="00606385" w:rsidRDefault="00AB002B" w:rsidP="002918E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidR="00712028" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>) w sektorze łączności szerokopasmowej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2810" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="350D2BB2" w14:textId="77777777" w:rsidR="00712028" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-496031676"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="006A1407" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00712028" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2471" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55521997" w14:textId="77777777" w:rsidR="00712028" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1694805987"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00712028" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                    <w:lang w:val="pl-PL"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00712028" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="1701EEE2" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7B87778A" w14:textId="605DEFF3" w:rsidR="004F06D8" w:rsidRPr="00606385" w:rsidRDefault="004F06D8" w:rsidP="00142140">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2. Czy pomoc</w:t>
+            </w:r>
+            <w:r w:rsidR="00D12CC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>, o którą podmiot wnioskuje,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B0132">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>zostanie</w:t>
+            </w:r>
+            <w:r w:rsidR="005F3DB5" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przeznaczona na działalność wskazaną w pkt 1 lit. a</w:t>
+            </w:r>
+            <w:r w:rsidR="005F3DB5" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE6EA0" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="03B9932E" w14:textId="77777777" w:rsidTr="00F061CD">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4036106B" w14:textId="436F8735" w:rsidR="004F06D8" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-357515324"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00630884" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F06D8" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7520BB2D" w14:textId="07C0D279" w:rsidR="004F06D8" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="487601716"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00630884" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004F06D8" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="04F2E9E0" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="014FF97F" w14:textId="228A3152" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>3. W przypadku zaznaczenia odpowiedzi twierdzącej w pkt 1</w:t>
+            </w:r>
+            <w:r w:rsidR="002D3ED0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="002D3ED0" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">czy </w:t>
+            </w:r>
+            <w:r w:rsidR="001A75FC" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jest </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>zapewniona</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA52B9" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozdzielność rachunkowa</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA52B9" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="19"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> uniemożliwiająca przeniesienie na wskazaną w ty</w:t>
+            </w:r>
+            <w:r w:rsidR="0080451D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> punk</w:t>
+            </w:r>
+            <w:r w:rsidR="0080451D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>cie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> działalność korzyści wynikających z uzyskanej pomocy (w jaki sposób)?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="14FB375E" w14:textId="77777777" w:rsidTr="00F061CD">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7602F3BD" w14:textId="13A041B0" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-361907339"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00630884" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004255D9" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4D90CB" w14:textId="5CA9164F" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-737560747"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00630884" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB8B4C1" w14:textId="4DC7DF6A" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1635171910"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00630884" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00EB16A8" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="15B6BCB9" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0487D02B" w14:textId="77777777" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6949ABE1" w14:textId="77777777" w:rsidR="003D1C20" w:rsidRPr="00606385" w:rsidRDefault="003D1C20" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A53C1A9" w14:textId="77777777" w:rsidR="003D1C20" w:rsidRPr="00606385" w:rsidRDefault="003D1C20" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A3951F4" w14:textId="77777777" w:rsidR="003D1C20" w:rsidRPr="00606385" w:rsidRDefault="003D1C20" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5409C426" w14:textId="77777777" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="008D585B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="38D6A9EA" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E72D3A9" w14:textId="6A6DFF33" w:rsidR="00D779A3" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="00BE7140">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>4. Informacje dotycząc</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA52B9" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>e planowanego przedsięwzięcia</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA52B9" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="20"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00635E2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>na realizację którego podmiot ubiega się o pomoc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="4BDA5B68" w14:textId="77777777" w:rsidTr="00F061CD">
+        <w:trPr>
+          <w:trHeight w:val="375"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E415804" w14:textId="1277C0BE" w:rsidR="00D779A3" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>a) opis przedsięwzięcia, w tym planowane daty jego rozpoczęcia</w:t>
+            </w:r>
+            <w:r w:rsidR="000268A3" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="21"/>
+            </w:r>
+            <w:r w:rsidR="00EF32F3" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i zakończenia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="2CE28114" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="533"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12F18957" w14:textId="77777777" w:rsidR="00E3117F" w:rsidRPr="00606385" w:rsidRDefault="00E3117F" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="572E78F0" w14:textId="77777777" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="00A6F547" w14:textId="77777777" w:rsidTr="00F061CD">
+        <w:trPr>
+          <w:trHeight w:val="297"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="087EB9B4" w14:textId="242848BD" w:rsidR="00D779A3" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>b) lokalizacja przedsięwzięcia</w:t>
+            </w:r>
+            <w:r w:rsidR="00004BA0" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="22"/>
+            </w:r>
+            <w:r w:rsidR="009C6854" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="797BEBDC" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="201C51D4" w14:textId="77777777" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="7EA627C4" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="221444F5" w14:textId="77777777" w:rsidR="00D779A3" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>c) wykaz kosztów przedsięwzięcia oraz ich wartości nominalne i zdyskontowane</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="139984E4" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="47509652" w14:textId="77777777" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79A39509" w14:textId="77777777" w:rsidR="00304B14" w:rsidRPr="00606385" w:rsidRDefault="00304B14" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="649287ED" w14:textId="77777777" w:rsidTr="00F061CD">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="038BD3CE" w14:textId="475A9FF0" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>d) wartość pomocy</w:t>
+            </w:r>
+            <w:r w:rsidR="00497C42" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o jaką wnioskuje podmiot ubiegający się o pomoc</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2649496C" w14:textId="77777777" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="3B402958" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="64758B2D" w14:textId="77777777" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C6935C3" w14:textId="77777777" w:rsidR="00304B14" w:rsidRPr="00606385" w:rsidRDefault="00304B14" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="18CBCB70" w14:textId="77777777" w:rsidTr="00F061CD">
+        <w:trPr>
+          <w:trHeight w:val="369"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="277EF4F4" w14:textId="77777777" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>e) całkowita wartość pomocy potrzebna do realizacji przedsięwzięcia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C880244" w14:textId="77777777" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="39EF8AF4" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="521"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D484E45" w14:textId="77777777" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="1B711721" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="765"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B27CF8" w14:textId="05102C67" w:rsidR="00EB16A8" w:rsidRPr="00606385" w:rsidRDefault="00EB16A8" w:rsidP="004164C6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f) w przypadku gdy całkowita wartość pomocy </w:t>
+            </w:r>
+            <w:r w:rsidR="0071432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">wskazana </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">w lit. e jest większa od </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7140">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>wartości pomocy</w:t>
+            </w:r>
+            <w:r w:rsidR="0071432E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>wskazanej w lit. d, należy podać</w:t>
+            </w:r>
+            <w:r w:rsidR="003C595A" w:rsidRPr="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informacje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C595A" w:rsidRPr="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>o innej pomocy</w:t>
+            </w:r>
+            <w:r w:rsidR="00077763" w:rsidRPr="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (wskazać odpowiednią podstawę prawną)</w:t>
+            </w:r>
+            <w:r w:rsidR="003C595A" w:rsidRPr="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>, jaka</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003249A3" w:rsidRPr="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zostanie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E069F1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>udzielona na realizację przedsięwzięcia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C4B" w:rsidRPr="00606385" w14:paraId="43163808" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="765"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C910914" w14:textId="77777777" w:rsidR="003D4C4B" w:rsidRPr="00606385" w:rsidRDefault="003D4C4B" w:rsidP="00F82D51">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="70011BE7" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="347"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="33877E32" w14:textId="51F323AD" w:rsidR="00C12B34" w:rsidRPr="00606385" w:rsidRDefault="00C12B34" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidR="00311516" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> przypadku ubiegania się o regionalną pomoc inwestycyjną udzielaną na warunkach określonych w</w:t>
+            </w:r>
+            <w:r w:rsidR="00012FDB" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E62237" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD50A6" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">omunikacie Komisji – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wytyczn</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD50A6" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w sprawie regionalnej pomocy państwa (Dz. Urz. UE C 153 z</w:t>
+            </w:r>
+            <w:r w:rsidR="00012FDB" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>29.04.2021, str. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB3CD1" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00EB3CD1" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EB3CD1" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>. zm.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>) lub w rozporządzeniu Komisji (UE) nr 651/2014, czy podmiot ubiegający się o pomoc potwierdza, że nie dokonał przeniesienia, o którym mowa w p</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7985">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>kt 19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ppkt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 24 </w:t>
+            </w:r>
+            <w:r w:rsidR="0071022F" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tego komunikatu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lub w art. 2 pkt 61a </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB4D21" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tego</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rozporządzenia, w ciągu dwóch lat poprzedzających złożenie wniosku o pomoc, oraz zobowiązuje się, że nie dokona takiego przeniesienia przez okres dwóch lat od zakończenia inwestycji? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="7FE859E8" w14:textId="77777777" w:rsidTr="00DF3BFB">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="759861A7" w14:textId="32397B82" w:rsidR="00C12B34" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="690341570"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003249A3" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C12B34" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="71E743DE" w14:textId="7CA32D79" w:rsidR="00C12B34" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="1780689784"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003249A3" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C12B34" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="502393C2" w14:textId="38B52093" w:rsidR="00C12B34" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-507453471"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003249A3" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C12B34" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="6F642AFF" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCE10B8" w14:textId="77777777" w:rsidR="00D779A3" w:rsidRPr="00606385" w:rsidRDefault="00304B14" w:rsidP="00002E58">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>E. Informacje dotyczące otrzymanej pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="54FCC73B" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70D275C4" w14:textId="6943A245" w:rsidR="00304B14" w:rsidRPr="00606385" w:rsidRDefault="00AD272C" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1. Czy pomoc</w:t>
+            </w:r>
+            <w:r w:rsidR="00F82D51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>, o którą podmiot wnioskuje,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zostanie przeznaczona na przedsięwzięcie, na które podmiot otrzymał inną pomoc</w:t>
+            </w:r>
+            <w:r w:rsidR="003048CD" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="23"/>
+            </w:r>
+            <w:r w:rsidR="003048CD" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="7E440364" w14:textId="77777777" w:rsidTr="00DF3BFB">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0073F2FC" w14:textId="0DCE0D7E" w:rsidR="00280B18" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-970821589"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D11409" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00280B18" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7B3D6B22" w14:textId="5E477DF9" w:rsidR="00280B18" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="2031065962"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D11409" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00280B18" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="311AA81F" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12430B71" w14:textId="2535A7AE" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="007966F6" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Czy </w:t>
+            </w:r>
+            <w:r w:rsidR="009A53D1" w:rsidRPr="009A53D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>pomoc, o którą podmiot wnioskuje</w:t>
+            </w:r>
+            <w:r w:rsidR="009A53D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="009A53D1" w:rsidRPr="009A53D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>zostanie przeznaczona na pokrycie dających się zidentyfikować kosztów?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="32646D15" w14:textId="77777777" w:rsidTr="009D28BB">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="66B07E55" w14:textId="5860B425" w:rsidR="00280B18" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-109046809"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D11409" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00280B18" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1BEB7140" w14:textId="09E2E61C" w:rsidR="00280B18" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1092701318"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D11409" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00280B18" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="558BA2C0" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51B98762" w14:textId="4ED1D3AD" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="007966F6" w:rsidP="006B575A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>. W przypadku zaznaczenia odpowiedzi twierdzącej w pkt</w:t>
+            </w:r>
+            <w:r w:rsidR="00C3472E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003155D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="009A00A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, czy </w:t>
+            </w:r>
+            <w:r w:rsidR="003C595A" w:rsidRPr="009A00A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>została udzielona</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="009A00A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inn</w:t>
+            </w:r>
+            <w:r w:rsidR="003C595A" w:rsidRPr="009A00A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="009A00A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pomoc na pokrycie tych samych kosztów, o których mowa w pkt </w:t>
+            </w:r>
+            <w:r w:rsidR="009A53D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="009A00A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="009A00A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="009A00A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="70A2A56D" w14:textId="77777777" w:rsidTr="009D28BB">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="68EF8C05" w14:textId="363D6D69" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-86620284"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D11409" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="48DB87B7" w14:textId="3AA2E479" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-381565350"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D11409" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="28F2408A" w14:textId="0C260089" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-54478044"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D11409" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00280B18" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="6E40B4DB" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB148C0" w14:textId="1D0553EE" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="007966F6" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00252D29" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W przypadku ubiegania się o pomoc na ratowanie, </w:t>
+            </w:r>
+            <w:r w:rsidR="007201EE" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pomoc na </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">restrukturyzację lub tymczasową pomoc na restrukturyzację, czy w okresie 10 lat poprzedzających dzień złożenia wniosku o udzielenie pomocy została udzielona tego rodzaju pomoc lub </w:t>
+            </w:r>
+            <w:r w:rsidR="006F71FE" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">został </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zakończony okres restrukturyzacji wspierany pomocą lub </w:t>
+            </w:r>
+            <w:r w:rsidR="006F71FE" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">została </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>wstrzymana realizacja planu restrukturyza</w:t>
+            </w:r>
+            <w:r w:rsidR="000B63FD" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>cji wspieranego pomocą?</w:t>
+            </w:r>
+            <w:r w:rsidR="000B63FD" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="000B63FD" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="000B63FD" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="20D2AFBA" w14:textId="77777777" w:rsidTr="009D28BB">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="43671DDC" w14:textId="7DB24860" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-1086912220"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D11409" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="65F154C4" w14:textId="34B6955B" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="-116907962"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D11409" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="764DC6DB" w14:textId="087FBC84" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="568545264"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D11409" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="7E4FB0E7" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="406"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAC4943" w14:textId="2C2805C7" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="007966F6" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>. W przypadku ubiegania się o regionalną pomoc inwestycyjną udzielaną na warunkach określonych w</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2036F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="006F71FE" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">komunikacie Komisji – </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wytyczn</w:t>
+            </w:r>
+            <w:r w:rsidR="006F71FE" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w sprawie regionalnej pomocy państwa (Dz. Urz. UE C 153 z</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2036F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>29.04.2021, str. 1</w:t>
+            </w:r>
+            <w:r w:rsidR="006F71FE" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006F71FE" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006F71FE" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>. zm.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>) lub w rozporządzeniu Komisji (UE) nr 651/2014</w:t>
+            </w:r>
+            <w:r w:rsidR="005920A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="005920A9" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>czy podmiot ubiegający się o pomoc w tym samym regionie NUTS 3 oraz w ciągu ostatnich trzech lat otrzymał w</w:t>
+            </w:r>
+            <w:r w:rsidR="005920A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>związku z realizacją innego przedsięwzięcia</w:t>
+            </w:r>
+            <w:r w:rsidR="00252D29" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>pomoc związaną z taką s</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA52B9" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>amą lub podobną działalnością</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA52B9" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="24"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>, która ma być prowadzona w planowanym przedsięwzięciu?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="496E1BCB" w14:textId="77777777" w:rsidTr="009D28BB">
+        <w:trPr>
+          <w:trHeight w:val="307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3397" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="52429922" w14:textId="516BB246" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="2020649765"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00493656" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>tak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF99A12" w14:textId="5A83DC01" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="184104986"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00493656" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="059893E3" w14:textId="57AD61A6" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="00BC3803" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="36"/>
+                  <w:szCs w:val="36"/>
+                </w:rPr>
+                <w:id w:val="572624124"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00493656" w:rsidRPr="00606385">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="36"/>
+                    <w:szCs w:val="36"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nie dotyczy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="0F9DF5CB" w14:textId="77777777" w:rsidTr="009D28BB">
+        <w:trPr>
+          <w:trHeight w:val="635"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="202D1AA8" w14:textId="1F2C5434" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="007966F6" w:rsidP="009D28BB">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. W przypadku zaznaczenia </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">przynajmniej jednej </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">odpowiedzi twierdzącej </w:t>
+            </w:r>
+            <w:r w:rsidR="00B12C33" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w pkt 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12C33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12C33" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B12C33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12C33" w:rsidRPr="00D64AAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00B12C33">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>na</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA52B9" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>leży wypełnić poniższą tabelę</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA52B9" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="25"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="008D585B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>odniesieniu do już otrzymanej</w:t>
+            </w:r>
+            <w:r w:rsidR="000B63FD" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pomocy. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00AD272C" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="4A19A1B4" w14:textId="77777777" w:rsidTr="009D28BB">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39EB331B" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="007963A4">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Lp.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F145BCB" w14:textId="4BEA648F" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="007963A4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Dzień udzielenia pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B122B14" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="007963A4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Podmiot udzielający pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="230B57D0" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="007963A4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Podstawa prawna udzielenia pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05348D39" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="007963A4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Przeznaczenie pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1A8232" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="007963A4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Forma pomocy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3001A4BD" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="007963A4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Wartość pomocy brutto (PLN)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="1209A5C3" w14:textId="77777777" w:rsidTr="009D28BB">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="545D5553" w14:textId="6607402B" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="007963A4" w:rsidP="004255D9">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9F3050" w14:textId="04453EC4" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="007963A4" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="450D3AC3" w14:textId="7539061E" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="007963A4" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1098" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2794328B" w14:textId="26F80A81" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="007963A4" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B63C0F4" w14:textId="679B1FEB" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="007963A4" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CEE5544" w14:textId="2137A554" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="007963A4" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E49D8AA" w14:textId="7D4BDF4E" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="007963A4" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="49EC97BE" w14:textId="77777777" w:rsidTr="009D28BB">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1728DF91" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16157A39" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FE8731" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F953C44" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B35D1E6" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC22C30" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1625F9CB" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="77641C23" w14:textId="77777777" w:rsidTr="009D28BB">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="14863A4E" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C77737C" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D96623F" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D43CAA6" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC23240" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="110E82F7" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C2FCAB" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="1D1D7D79" w14:textId="77777777" w:rsidTr="009D28BB">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="569859D5" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBB289B" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="00118F30" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CAEE5DA" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB4A5A1" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5942D2E6" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A1B158" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="2AA3B895" w14:textId="77777777" w:rsidTr="009D28BB">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0F635238" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7055D7DA" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1713" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2846B82A" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1098" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C13E160" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1546" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="61B9E99A" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="3443AEF5" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="239BCA11" w14:textId="77777777" w:rsidR="008D585B" w:rsidRPr="00606385" w:rsidRDefault="008D585B" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="0B9478FB" w14:textId="77777777" w:rsidTr="00CC304D">
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="65ECEDC4" w14:textId="52B09601" w:rsidR="006E27AD" w:rsidRPr="00606385" w:rsidRDefault="007966F6" w:rsidP="004255D9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB230D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00252D29" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB230D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>W przypadku ubiegania się o pomoc w ramach następujących przeznaczeń pomocy:</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB230D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00CB230D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00CB230D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D6A568A" w14:textId="0F553F49" w:rsidR="006E27AD" w:rsidRPr="00606385" w:rsidRDefault="006E27AD" w:rsidP="00606385">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="597"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">na udział </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>mikro</w:t>
+            </w:r>
+            <w:r w:rsidR="007963A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przedsiębiorców</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>, małych i średnich przedsiębiorców w targach (art. 19 rozporządzenia Komisji (UE) nr</w:t>
+            </w:r>
+            <w:r w:rsidR="00142140" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>651/2014),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0386B9EA" w14:textId="132AF3CD" w:rsidR="006E27AD" w:rsidRPr="00606385" w:rsidRDefault="006E27AD" w:rsidP="00606385">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="597"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w formie subsydiowania wynagrodzeń na rekrutację pracowników znajdujących się w szczególnie niekorzystnej sytuacji (art. 32 rozporządzenia Komisji (UE) nr 651/2014),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6296E7F3" w14:textId="16370617" w:rsidR="006E27AD" w:rsidRPr="00606385" w:rsidRDefault="006E27AD" w:rsidP="00606385">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="597"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w formie subsydiowania wynagrodzeń na zatrudnianie pracowników niepełnosprawnych (art. 33 rozporządzenia Komisji (UE) nr 651/2014),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="524D39FB" w14:textId="642C9B8B" w:rsidR="006E27AD" w:rsidRPr="00606385" w:rsidRDefault="006E27AD" w:rsidP="00606385">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="597"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>na rekompensatę dodatkowych kosztów związanych z zatrudnieniem pracowników niepełnosprawnych (art. 34 rozporządzenia Komisji (UE) nr 651/2014),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B630D1" w14:textId="5F66C88D" w:rsidR="006E27AD" w:rsidRPr="00606385" w:rsidRDefault="006E27AD" w:rsidP="00606385">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="597"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>na rekompensatę kosztów wsparcia udzielanego pracownikom znajdującym się w szczególnie niekorzystnej sytuacji (art. 35 rozporządzenia Komisji (UE) nr 651/2014),</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="237BAB94" w14:textId="7940237C" w:rsidR="004812A9" w:rsidRPr="00606385" w:rsidRDefault="0083039F" w:rsidP="00606385">
+            <w:pPr>
+              <w:pStyle w:val="Akapitzlist"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="597"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>operacyjnej na kulturę i zachowanie dziedzictwa kulturowego (art. 53 rozporządzenia Komisji (UE) nr</w:t>
+            </w:r>
+            <w:r w:rsidR="00142140" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>651/2014)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="632C946F" w14:textId="6EDEA31F" w:rsidR="00AD272C" w:rsidRPr="00606385" w:rsidRDefault="0083039F" w:rsidP="009B1DB9">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="172"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>należy podać całkowitą wartość w euro</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1612" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="26"/>
+            </w:r>
+            <w:r w:rsidR="008E1612" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pomocy</w:t>
+            </w:r>
+            <w:r w:rsidR="00252D29" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">otrzymanej przez podmiot ubiegający się o pomoc oraz powiązane z nim podmioty, których identyfikatory podatkowe są wskazane w części A pkt 9 </w:t>
+            </w:r>
+            <w:r w:rsidR="00961697" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ormularza w</w:t>
+            </w:r>
+            <w:r w:rsidR="00214B42">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>roku, w którym podmiot ubiega się o pomoc, w ramach tego samego przeznaczenia, co przeznaczenie pomocy</w:t>
+            </w:r>
+            <w:r w:rsidR="006714FD" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o którą się ubiega:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00CB230D" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00DD4931" w14:paraId="312F64CA" w14:textId="77777777" w:rsidTr="00CC304D">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59F1ED74" w14:textId="77777777" w:rsidR="00CB230D" w:rsidRPr="00DD4931" w:rsidRDefault="00CB230D" w:rsidP="00280B18">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00DD4931" w14:paraId="1809DBE1" w14:textId="77777777" w:rsidTr="00CC304D">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="023A7792" w14:textId="4DA21088" w:rsidR="00CB230D" w:rsidRPr="00DD4931" w:rsidRDefault="007966F6" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. W przypadku ubiegania się o pomoc na finansowanie ryzyka (art. 21 i </w:t>
+            </w:r>
+            <w:r w:rsidR="005B407B" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. </w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>21a rozporządzenia Komisji (UE) nr</w:t>
+            </w:r>
+            <w:r w:rsidR="00247C09" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>651/2014) lub pomoc dla przedsiębiorstw rozpoczynających działalność (art. 22 rozporządzenia Komisji (UE) nr 651/2014) należy po</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA52B9" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>dać całkowitą wartość w euro</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1612" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00863574">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1612" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pomocy otrzymanej przez podmiot </w:t>
+            </w:r>
+            <w:r w:rsidR="000B63FD" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ubiegający</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> się o pomoc oraz powiązane z nim podmioty, których identyfikatory podatkowe są wskazane w</w:t>
+            </w:r>
+            <w:r w:rsidR="0039122C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">części A pkt 9 </w:t>
+            </w:r>
+            <w:r w:rsidR="00961697" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ormularza, w ramach tego samego przeznaczenia, co przeznaczenie pomocy</w:t>
+            </w:r>
+            <w:r w:rsidR="005B407B" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o którą się ubiega</w:t>
+            </w:r>
+            <w:r w:rsidR="00142140" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00DD4931" w14:paraId="6E9B4679" w14:textId="77777777" w:rsidTr="00CC304D">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D45174A" w14:textId="77777777" w:rsidR="00CB230D" w:rsidRPr="00DD4931" w:rsidRDefault="00CB230D" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00DD4931" w14:paraId="4970A1C8" w14:textId="77777777" w:rsidTr="009B1DB9">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55EB92EE" w14:textId="58BB5D76" w:rsidR="00CB230D" w:rsidRPr="00DD4931" w:rsidRDefault="007966F6" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Jeżeli w tabeli zamieszczonej w pkt </w:t>
+            </w:r>
+            <w:r w:rsidR="009A53D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wykazano jakąkolwiek pomoc, należy dodatkowo podać następu</w:t>
+            </w:r>
+            <w:r w:rsidR="000B63FD" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>jące informacje dotyczące przeds</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ięwzięcia</w:t>
+            </w:r>
+            <w:r w:rsidR="00B43204" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na realizację którego podmiot tę pomoc otrzymał:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="73849FD2" w14:textId="77777777" w:rsidTr="00CC304D">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00FB5006" w14:textId="386BC7B4" w:rsidR="00CB230D" w:rsidRPr="00606385" w:rsidRDefault="00AA52B9" w:rsidP="007963A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD4931">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>a) opis przedsięwzięcia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:endnoteReference w:id="27"/>
+            </w:r>
+            <w:r w:rsidR="00AB681E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="296C668A" w14:textId="77777777" w:rsidTr="00CC304D">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41F43DF7" w14:textId="77777777" w:rsidR="00CB230D" w:rsidRPr="00606385" w:rsidRDefault="00CB230D" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51F9FE2D" w14:textId="77777777" w:rsidR="00601106" w:rsidRPr="00606385" w:rsidRDefault="00601106" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E98EF31" w14:textId="77777777" w:rsidR="008158D7" w:rsidRPr="00606385" w:rsidRDefault="008158D7" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C1D2BC1" w14:textId="77777777" w:rsidR="00601106" w:rsidRPr="00606385" w:rsidRDefault="00601106" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="162455D2" w14:textId="77777777" w:rsidR="003D1C20" w:rsidRPr="00606385" w:rsidRDefault="003D1C20" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AFD1071" w14:textId="77777777" w:rsidR="00601106" w:rsidRPr="00606385" w:rsidRDefault="00601106" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="163EF55E" w14:textId="77777777" w:rsidTr="00CC304D">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA68B68" w14:textId="4C0CB462" w:rsidR="00CB230D" w:rsidRPr="00606385" w:rsidRDefault="0083039F" w:rsidP="009B1DB9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="172" w:hanging="172"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>b) wykaz kosztów przedsięwzięcia kwalifikujących się do objęcia pomocą oraz ich wartości nominalne</w:t>
+            </w:r>
+            <w:r w:rsidR="007963A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidR="00002E58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>zdyskontowane</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="2BCB84E0" w14:textId="77777777" w:rsidTr="00CC304D">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0857CFCC" w14:textId="77777777" w:rsidR="0083039F" w:rsidRPr="00606385" w:rsidRDefault="0083039F" w:rsidP="0083039F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="7BA2CEB6" w14:textId="77777777" w:rsidTr="00CC304D">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39B54EF5" w14:textId="5D610C5E" w:rsidR="0083039F" w:rsidRPr="00606385" w:rsidRDefault="0083039F" w:rsidP="007963A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>c) lokalizacja przedsięwzięcia</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0586" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00863574">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0586" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="6BC013AC" w14:textId="77777777" w:rsidTr="00CC304D">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE127C9" w14:textId="77777777" w:rsidR="0083039F" w:rsidRPr="00606385" w:rsidRDefault="0083039F" w:rsidP="0083039F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="4BE4C860" w14:textId="77777777" w:rsidTr="00CC304D">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42BF9C87" w14:textId="75FCA712" w:rsidR="0083039F" w:rsidRPr="00606385" w:rsidRDefault="0083039F" w:rsidP="007963A4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>d) etapy realizacji przedsięwzięcia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="73C4D61A" w14:textId="77777777" w:rsidTr="00CC304D">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="22E7E2D8" w14:textId="77777777" w:rsidR="003D1C20" w:rsidRPr="00606385" w:rsidRDefault="003D1C20" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34F63563" w14:textId="77777777" w:rsidR="003D1C20" w:rsidRPr="00606385" w:rsidRDefault="003D1C20" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="646AE44A" w14:textId="77777777" w:rsidR="00601106" w:rsidRPr="00606385" w:rsidRDefault="00601106" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="53668DE9" w14:textId="77777777" w:rsidTr="00CC304D">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6156A0E0" w14:textId="6F245F9E" w:rsidR="0083039F" w:rsidRPr="00606385" w:rsidRDefault="0083039F" w:rsidP="00C63107">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>e) data rozpoczęcia</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0586" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD435C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0586" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i zakończenia realizacji przedsięwzięcia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="790F5A1E" w14:textId="77777777" w:rsidTr="00CC304D">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="205F0A00" w14:textId="77777777" w:rsidR="0083039F" w:rsidRPr="00606385" w:rsidRDefault="0083039F" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="120D60E3" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="167"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0132F9" w14:textId="488B30ED" w:rsidR="0061086F" w:rsidRPr="00606385" w:rsidRDefault="0083039F" w:rsidP="00002E58">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>F. Informacje dotyczące osoby upoważnionej do przedstawienia informacji</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="1871562E" w14:textId="77777777" w:rsidTr="00614E20">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="264AA38E" w14:textId="797C1E7D" w:rsidR="0083039F" w:rsidRPr="00466752" w:rsidRDefault="003C595A" w:rsidP="00DF50E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="_Hlk122534249"/>
+            <w:r w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="632E0ABC" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="468"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C846FEA" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00466752" w:rsidRDefault="0083039F" w:rsidP="0083039F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="Tabela-Siatka"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblLayout w:type="fixed"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="454"/>
+              <w:gridCol w:w="426"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="426"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="425"/>
+              <w:gridCol w:w="426"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="003C595A" w:rsidRPr="00466752" w14:paraId="0A3798F5" w14:textId="77777777" w:rsidTr="003C595A">
+              <w:trPr>
+                <w:trHeight w:val="425"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="454" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="2FC645A4" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00466752" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="426" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="646A7221" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00466752" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="62A935C0" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00466752" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00466752">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                    <w:t>_</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="107FF7D2" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00466752" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="1852EA70" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00466752" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="426" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="nil"/>
+                    <w:bottom w:val="nil"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="3FF8988A" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00466752" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00466752">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                    <w:t>_</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3F00B568" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00466752" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="193C375E" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00466752" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="425" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3624C9CC" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00466752" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="426" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="3C5E56E0" w14:textId="77777777" w:rsidR="003C595A" w:rsidRPr="00466752" w:rsidRDefault="003C595A" w:rsidP="003C595A">
+                  <w:pPr>
+                    <w:spacing w:after="120"/>
+                    <w:contextualSpacing/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:lang w:val="pl-PL"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="4F03E326" w14:textId="6C421B19" w:rsidR="0083039F" w:rsidRPr="00466752" w:rsidRDefault="00FC0368" w:rsidP="0083039F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    d</w:t>
+            </w:r>
+            <w:r w:rsidR="003C595A" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zień            </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C595A" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">miesiąc           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="003C595A" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>rok</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="64B81D9D" w14:textId="77777777" w:rsidTr="00614E20">
+        <w:trPr>
+          <w:trHeight w:val="333"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="785EB7A5" w14:textId="77777777" w:rsidR="0083039F" w:rsidRPr="00466752" w:rsidRDefault="0083039F" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Stanowisko służbowe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="06F29622" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="065506CD" w14:textId="77777777" w:rsidR="0083039F" w:rsidRPr="00466752" w:rsidRDefault="0083039F" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="093DBB3F" w14:textId="77777777" w:rsidTr="00614E20">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2376378C" w14:textId="77777777" w:rsidR="0083039F" w:rsidRPr="00466752" w:rsidRDefault="0083039F" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Numer telefonu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="1629DB45" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="20451B02" w14:textId="77777777" w:rsidR="0083039F" w:rsidRPr="00466752" w:rsidRDefault="0083039F" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="10B6391A" w14:textId="77777777" w:rsidTr="00614E20">
+        <w:trPr>
+          <w:trHeight w:val="463"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECD9ABD" w14:textId="6F529F94" w:rsidR="0061086F" w:rsidRPr="00466752" w:rsidRDefault="003C595A" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Imię</w:t>
+            </w:r>
+            <w:r w:rsidR="007963A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>nazwisko</w:t>
+            </w:r>
+            <w:r w:rsidR="0083039F" w:rsidRPr="00466752">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i podpis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="167BD690" w14:textId="77777777" w:rsidTr="008D6E8C">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9776" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="39B95843" w14:textId="77777777" w:rsidR="0083039F" w:rsidRPr="003C595A" w:rsidRDefault="0083039F" w:rsidP="00AD272C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3B0E2924" w14:textId="1FBB4E0F" w:rsidR="00DE331D" w:rsidRDefault="00DE331D">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DE331D" w:rsidSect="008D6E8C">
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="737" w:right="1134" w:bottom="737" w:left="737" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9493"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="4C535D31" w14:textId="77777777" w:rsidTr="00002E58">
+        <w:trPr>
+          <w:trHeight w:val="192"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="27E30C16" w14:textId="7790C983" w:rsidR="0083039F" w:rsidRPr="00606385" w:rsidRDefault="0083039F" w:rsidP="007963A4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Instrukcja wypełnienia tabeli w części E formularza</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="4CAA7994" w14:textId="77777777" w:rsidTr="00002E58">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="352AF94B" w14:textId="1B0E8661" w:rsidR="0083039F" w:rsidRPr="00606385" w:rsidRDefault="0083039F" w:rsidP="007963A4">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Należy podać informacje o pomocy otrzymanej w odniesieniu do tego samego przedsięwzięcia</w:t>
+            </w:r>
+            <w:r w:rsidR="00406F2E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> w</w:t>
+            </w:r>
+            <w:r w:rsidR="008933D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>związku z</w:t>
+            </w:r>
+            <w:r w:rsidR="00406F2E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>realizacją którego wnioskodawca ubiega się o p</w:t>
+            </w:r>
+            <w:r w:rsidR="00602E5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>omoc publiczną, pomoc</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> na ratowanie, </w:t>
+            </w:r>
+            <w:r w:rsidR="00406F2E" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pomoc na </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>restrukturyzację lub tymczasową pomoc na restrukturyzację. Na przykład jeżeli podmiot ubiegający się o</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76748">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>pomoc otrzymał w</w:t>
+            </w:r>
+            <w:r w:rsidR="002F5520">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przeszłości pomoc w związku z realizacją inwestycji, należy wykazać jedynie pomoc przeznaczoną na te same koszty kwalifikujące się do objęcia pomocą, na pokrycie których ma być udzie</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25C12" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>lona wnioskowana pomoc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="7DA29D26" w14:textId="77777777" w:rsidTr="00002E58">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4306F99C" w14:textId="37A14F26" w:rsidR="0083039F" w:rsidRPr="00606385" w:rsidRDefault="0083039F" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Dzień udzielenia pomocy (kol. </w:t>
+            </w:r>
+            <w:r w:rsidR="007963A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB77FA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> należy podać dzień udzielenia pomocy w rozumieniu art. 2 pkt 11 ustawy z</w:t>
+            </w:r>
+            <w:r w:rsidR="002F5520">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="0E7DBA98" w14:textId="77777777" w:rsidTr="00002E58">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6273C5F2" w14:textId="67B4AF27" w:rsidR="0083039F" w:rsidRPr="00606385" w:rsidRDefault="00280B18" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Podmiot udzielający pomocy (kol. </w:t>
+            </w:r>
+            <w:r w:rsidR="007963A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB77FA" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> należy podać pełną nazwę i adres podmiotu, który udzielił pomocy. W</w:t>
+            </w:r>
+            <w:r w:rsidR="002F5520">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przypadku gdy podmiot uzyskał pomoc na podstawie aktu normatywnego, który uzależnia nabycie prawa do otrzymania pomocy wyłącznie od spełnienia przesłanek w nim określonych, bez konieczności wydania decyzji albo zawarcia umowy, należy pozostawić to miejsce niewypełnione.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="36FB9A22" w14:textId="77777777" w:rsidTr="00002E58">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="086C1F5B" w14:textId="02A72104" w:rsidR="003D29E6" w:rsidRPr="00606385" w:rsidRDefault="00280B18" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>3. Podstawa prawna</w:t>
+            </w:r>
+            <w:r w:rsidR="00B31924" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C3F49" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">udzielenia </w:t>
+            </w:r>
+            <w:r w:rsidR="00B31924" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pomocy (kol. </w:t>
+            </w:r>
+            <w:r w:rsidR="007963A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C3F49" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00B31924" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">należy podać </w:t>
+            </w:r>
+            <w:r w:rsidR="00B31924" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przepis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B31924" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oraz nazwę </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>ustawy</w:t>
+            </w:r>
+            <w:r w:rsidR="00960332" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00960332" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>będącej podstawą udzielenia pomocy.</w:t>
+            </w:r>
+            <w:r w:rsidR="00960332" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00960332" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Jeżeli podstawą udzielenia pomocy był akt wykonawczy do ustawy, należy również podać jego nazwę</w:t>
+            </w:r>
+            <w:r w:rsidR="00B31924" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>. Jeżeli podstawą udzielenia pomocy była decyzja, uchwała lub umowa, należy również podać symbol określający ten akt: w przypadku decyzji – numer decyzji, w</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE2764">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B31924" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>przypadku uchwały – numer uchwały, w przypadku umowy – numer, przedmiot oraz strony umowy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="6E248D90" w14:textId="77777777" w:rsidTr="00002E58">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6D54ED68" w14:textId="44C216FB" w:rsidR="00E06A12" w:rsidRPr="00606385" w:rsidRDefault="00280B18" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Przeznaczenie pomocy (kol. </w:t>
+            </w:r>
+            <w:r w:rsidR="007963A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="009C3F49" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> należy podać kod wskazujący przeznaczenie otrzymanej pomocy określony zgodnie z rozporządzeniem Rady Ministrów z dnia </w:t>
+            </w:r>
+            <w:r w:rsidR="00E06A12" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 sierpnia 2008 r. </w:t>
+            </w:r>
+            <w:r w:rsidR="001B4C56" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w sprawie sprawozdań o</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76748">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B4C56" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>udzielonej pomocy publicznej, informacji o nieudzieleniu takiej pomocy oraz sprawozdań o</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76748">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="001B4C56" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zaległościach przedsiębiorców we wpłatach świadczeń należnych na rzecz sektora finansów publicznych (Dz. U. z 2024 r. poz. 161, z </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="001B4C56" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>późn</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="001B4C56" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>. zm.).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="412C6171" w14:textId="77777777" w:rsidTr="00002E58">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0B57C4FA" w14:textId="2B52117B" w:rsidR="003D29E6" w:rsidRPr="00606385" w:rsidRDefault="00280B18" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Forma pomocy (kol. </w:t>
+            </w:r>
+            <w:r w:rsidR="007963A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="009C3F49" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> należy podać kod oznaczający właściwą formę pomocy określony zgodnie z</w:t>
+            </w:r>
+            <w:r w:rsidR="002F5520">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozporządzeniem Rady Ministrów z dnia </w:t>
+            </w:r>
+            <w:r w:rsidR="00683D5F" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 sierpnia 2008 r. </w:t>
+            </w:r>
+            <w:r w:rsidR="001B4C56" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>w sprawie sprawozdań o udzielonej pomocy publicznej, informacji o nieudzieleniu takiej pomocy oraz sprawozdań o zaległościach przedsiębiorców we wpłatach świadczeń należnych na rzecz sektora finansów publicznych.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009764C4" w:rsidRPr="00606385" w14:paraId="318A11F4" w14:textId="77777777" w:rsidTr="00002E58">
+        <w:trPr>
+          <w:trHeight w:val="496"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA315D9" w14:textId="62641046" w:rsidR="003D29E6" w:rsidRPr="00606385" w:rsidRDefault="00280B18" w:rsidP="00081D34">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Wartość </w:t>
+            </w:r>
+            <w:r w:rsidR="008D585B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pomocy brutto (PLN) (kol. </w:t>
+            </w:r>
+            <w:r w:rsidR="007963A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="008D585B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="_Hlk196904505"/>
+            <w:r w:rsidR="009C3F49" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidR="008D585B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jako ekwiwalent dotacji brutto obliczony zgodnie z</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76748">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="008D585B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rozporządzeniem Rady Ministrów </w:t>
+            </w:r>
+            <w:r w:rsidR="004730C0" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">z dnia 11 sierpnia 2004 r. w sprawie szczegółowego sposobu obliczania wartości pomocy publicznej udzielanej w różnych formach (Dz. U. z 2018 r. poz. 461) </w:t>
+            </w:r>
+            <w:r w:rsidR="008D585B" w:rsidRPr="00606385">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>oraz właściwymi przepisami unijnymi.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="5"/>
+    </w:tbl>
+    <w:p w14:paraId="18DF9B9A" w14:textId="77777777" w:rsidR="00732675" w:rsidRPr="00DF50E7" w:rsidRDefault="00732675">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00732675" w:rsidRPr="00DF50E7" w:rsidSect="0025412D">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2287 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="419D4B00" w14:textId="77777777" w:rsidR="00BC3803" w:rsidRDefault="00BC3803" w:rsidP="00021B4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="71CFD78F" w14:textId="77777777" w:rsidR="00BC3803" w:rsidRDefault="00BC3803" w:rsidP="00021B4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="1">
+    <w:p w14:paraId="034368CF" w14:textId="60AA4CED" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="00614E20">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>W przypadku gdy o pomoc wnioskuje wspólnik spółki cywilnej, jawnej albo partnerskiej, komplementariusz spółki komandytowej albo komandytowo-akcyjnej niebędący akcjonariuszem, wspólnik jednoosobowej spółki z ograniczoną odpowiedzialnością</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> albo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akcjonariusz prostej spółki akcyjnej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A401B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inny podmiot, na który została przeniesiona odpowiedzialność podatkowa, w związku z działalnością prowadzoną w tej spółce, podaje się informacje dotyczące tej spółki. W przypadku spółki cywilnej należy podać NIP tej spółki, nazwę, pod jaką spółka funkcjonuje na rynku, oraz miejsce prowadzenia działalności, a w przypadku braku nazwy i miejsca prowadzenia działalności – imiona i nazwiska oraz adresy wszystkich wspólników tej spółki.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="2">
+    <w:p w14:paraId="51D74309" w14:textId="0F9D5BE9" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="00614E20">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wypełnia się, gdy o pomoc wnioskuje wspólnik spółki cywilnej, jawnej albo partnerskiej, komplementariusz spółki komandytowej albo komandytowo-akcyjnej niebędący akcjonariuszem, wspólnik jednoosobowej spółki z ograniczoną odpowiedzialnością albo akcjonariusz prostej spółki akcyjnej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A401B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inny podmiot, na który została przeniesiona odpowiedzialność podatkowa, w związku z działalnością prowadzoną w tej spółce (podaje się informacje dotyczące tego wspólnika, komplementariusza, akcjonariusza </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A401B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osoby trzeciej, na którą przeniesiono odpowiedzialność podatkową).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="3">
+    <w:p w14:paraId="62F63F8E" w14:textId="615766F9" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="00DE530F">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B95A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>O ile posiada identyfikator podatkowy NIP.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="4">
+    <w:p w14:paraId="1BF11596" w14:textId="4C3D4482" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="00363FCD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wpisuje się siedmiocyfrowy identyfikator określony zgodnie z rozporządzeniem Rady Ministrów z dnia 15 grudnia 1998</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r. w sprawie szczegółowych zasad prowadzenia, stosowania i udostępniania krajowego rejestru urzędowego podziału terytorialnego kraju oraz związanych z tym obowiązków organów administracji rządowej i jednostek samorządu terytorialnego (Dz. U. poz. 1031, z późn. zm.). </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="5">
+    <w:p w14:paraId="0AD5DDA8" w14:textId="009F3D90" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="00D1700C">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE530F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zaznacza się właściwą pozycję znakiem X.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="6">
+    <w:p w14:paraId="49A5386B" w14:textId="495030F1" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="002324DC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Podaje się klasę działalności, w związku z którą podmiot ubiega się o pomoc. Jeżeli brak jest możliwości ustalenia jednej takiej działalności, podaje się klasę PKD tej działalności, która generuje największy przychód.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="7">
+    <w:p w14:paraId="16D7828C" w14:textId="61CB9DA8" w:rsidR="00E958BF" w:rsidRPr="00A251B6" w:rsidRDefault="00E958BF" w:rsidP="002324DC">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B12266">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B12266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00466752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wypełnia się do dnia 31 grudnia 2026 r.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466752">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00466752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>jeżeli podmiot ubiegający się o pomoc nie dostosował tej klasy działalności do rozporządzenia Rady Ministrów z dnia 18 grudnia 2024 r. w sprawie Polskiej Klasyfikacji Działalności (PKD).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="8">
+    <w:p w14:paraId="5212762E" w14:textId="1B2144DB" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="002324DC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Za rynek pokrewny uważa się rynek dla danego produktu lub usługi znajdujący się bezpośrednio na wyższym lub niższym szczeblu rynku w stosunku do rynku właściwego. </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="9">
+    <w:p w14:paraId="6F436979" w14:textId="665B3A3B" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="002324DC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk215829194"/>
+      <w:r w:rsidRPr="008909CD">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008909CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008909CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008909CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>zęści B formularza nie wypełnia się w przypadku podmiotów, którym pomoc ma być udzielona na podstawie art. 34a ustawy z dnia 8 maja 1997 r. o poręczeniach i gwarancjach udzielanych przez Skarb Państwa oraz niektóre osoby prawne (Dz.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U. z 2024 r. poz. 291). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC4B7AF" w14:textId="6B155260" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="00C66C61">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00822ADC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>W części B formularza nie wypełnia się pkt 1 i 2 w</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2E49" w:rsidRPr="00822ADC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822ADC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>przypadku pomocy udzielanej na warunkach określonych w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822ADC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>rozporządzeniu Komisji (UE) nr 651/2014 mikroprzedsiębiorcom oraz małym i średnim przedsiębiorcom, o których mowa w załączniku I do rozporządzenia Komisji (UE) nr 651/2014, istniejącym krócej niż trzy lata (od dnia ich utworzenia do dnia wystąpienia z wnioskiem o udzielenie pomocy) albo ubiegającym się</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>o pomoc udzielaną na warunkach określonych w art. 21 rozporządzenia Komisji (UE) nr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>651/2014 w okresie siedmiu lat od daty pierwszej sprzedaży komercyjnej, które kwalifikują się do inwestycji w zakresie finansowania ryzyka w następstwie przeprowadzenia procedury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> due diligence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przez wybranego pośrednika finansowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5340BE24" w14:textId="33724548" w:rsidR="00E958BF" w:rsidRDefault="00E958BF" w:rsidP="00061935">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00061935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>W części B formularza nie wypełnia się pkt 1–5 i 7 w przypadku pomocy udzielanej na warunkach określonych w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061935">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>rozporządzeniu Komisji (UE) nr 651/2014, jeżeli jest możliwe udzielanie przedsiębiorcom znajdującym się w trudnej sytuacji pomocy, o której mowa w art. 1 ust. 4 lit. c tego rozporządzenia</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00466752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7E4C58" w14:textId="41D8A6AF" w:rsidR="00E958BF" w:rsidRPr="00EE27C0" w:rsidRDefault="00E958BF" w:rsidP="00EE27C0">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008909CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>W części B formularza pkt 6 obejmuje informacje niezbędne do ustaleni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008909CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stopy referencyjnej mającej zastosowanie do wnioskodawcy. Ten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>punkt wypełnia się tylko w przypadku gdy ma być udzielona pomoc, której wartość jest obliczana po ustaleniu stopy referencyjnej mającej zastosowanie do wnioskodawcy (tj. pomoc udzielana w formie takiej jak: pożyczki, gwarancje, odroczenia i rozłożenia na raty).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="10">
+    <w:p w14:paraId="7C25EA42" w14:textId="661CDE8E" w:rsidR="00E958BF" w:rsidRPr="00315B54" w:rsidRDefault="00E958BF" w:rsidP="00315B54">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2385">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00315B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Warunek jest spełniony, jeżeli po odjęciu wartości skumulowanych strat od sumy kapitałów o charakterze rezerwowym (takich jak kapitał zapasowy, rezerwowy oraz kapitał z aktualizacji wyceny) uzyskano wynik ujemny, którego wartość bezwzględna przekracza połowę wartości kapitału zarejestrowanego, tj. akcyjnego lub zakładowego. </w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="11">
+    <w:p w14:paraId="5D68CF4A" w14:textId="0875AF65" w:rsidR="00E958BF" w:rsidRPr="00315B54" w:rsidRDefault="00E958BF" w:rsidP="00315B54">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315B54">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00315B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00315B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Wymagane jest jednoczesne wystąpienie obu opisanych okoliczności w każdym roku z ostatnich dwóch lat. Określenie „ostatnich dwóch lat” oznacza weryfikację sytuacji przedsiębiorcy na podstawie dwóch ostatnich zaudytowanych i zatwierdzonych rocznych sprawozdań finansowych.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="12">
+    <w:p w14:paraId="645914C0" w14:textId="1F3E2FC8" w:rsidR="00E958BF" w:rsidRPr="00315B54" w:rsidRDefault="00E958BF" w:rsidP="00315B54">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE27C0">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00315B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE530F" w:rsidRPr="00315B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00315B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Dotyczy wyłącznie producentów.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="13">
+    <w:p w14:paraId="7663075B" w14:textId="6CA92617" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="002D2385">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00795180" w:rsidRPr="00EE27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE27C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002D2385">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Objętych rozporządzeniem Parlamentu Europejskiego i Rady (UE) nr 1379/2013 z dnia 11 grudnia 2013 r. w sprawie wspólnej organizacji rynków produktów rybołówstwa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i akwakultury, zmieniającym rozporządzenia Rady (WE) nr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>1184/2006 i (WE) nr 1224/2009 oraz uchylającym rozporządzenie Rady (WE) nr 104/2000 (Dz. Urz. UE L 354 z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>28.12.2013, str. 1, z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>późn. zm.).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="14">
+    <w:p w14:paraId="249E9AD8" w14:textId="505B5020" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="00D1700C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE530F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>W rozumieniu art. 2 pkt 43 rozporządzenia Komisji (UE) nr 651/2014.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="15">
+    <w:p w14:paraId="73A70BF6" w14:textId="44090266" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="00D1700C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE530F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>W rozumieniu art. 2 pkt 5 i 45 rozporządzenia Komisji (UE) nr 651/2014.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="16">
+    <w:p w14:paraId="6A82BEBF" w14:textId="300E99BA" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="00D1700C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE530F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>W rozumieniu art. 2 pkt 130 rozporządzenia Komisji (UE) nr 651/2014.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="17">
+    <w:p w14:paraId="34DC9242" w14:textId="41F47DD1" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="00D1700C">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE530F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>W rozumieniu art. 2 pkt 13 i 43a rozporządzenia Komisji (UE) nr 651/2014.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="18">
+    <w:p w14:paraId="13DC6379" w14:textId="3027218A" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="009B6C80">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>W rozumieniu rozporządzenia Parlamentu Europejskiego i Rady (UE) nr 575/2013 z dnia 26 czerwca 2013 r. w sprawie wymogów ostrożnościowych dla instytucji kredytowych oraz zmieniającego rozporządzenie (UE) nr 648/2012 (Dz. Urz. UE L 176 z 27.06.2013, str. 1, z późn. zm.).</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="19">
+    <w:p w14:paraId="412B6FF1" w14:textId="4B946768" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="009B6C80">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Rozdzielność rachunkowa określonej działalności gospodarczej polega na prowadzeniu odrębnej ewidencji dla tej działalności gospodarczej oraz prawidłowym przypisywaniu przychodów i kosztów na podstawie konsekwentnie stosowanych i mających obiektywne uzasadnienie metod, a także na określeniu w dokumentacji, o której mowa w art. 10 ustawy z dnia 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>września 1994 r. o rachunkowości (Dz. U. z 2023 r. poz. 120, z późn zm.), zasad prowadzenia odrębnej ewidencji oraz metod przypisywania kosztów i przychodów.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="20">
+    <w:p w14:paraId="7C669B3B" w14:textId="66AB849C" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="009B6C80">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Przez przedsięwzięcie należy rozumieć w szczególności projekt, inwestycję, działanie lub usługę świadczoną w ogólnym interesie gospodarczym.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="21">
+    <w:p w14:paraId="58A66EBC" w14:textId="5D0B2F42" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="009B6C80">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rozpoczęcie </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">realizacji </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przedsięwzięcia należy definiować zgodnie z właściwymi przepisami prawa unijnego. Przykładowo, zgodnie z art. 2 pkt 23 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>rozporządzenia Komisji (UE) nr 651/2014 rozpoczęcie prac oznacza rozpoczęcie robót budowlanych związanych z inwestycją lub pierwsze prawnie wiążące zobowiązanie do zamówienia urządzeń lub inne zobowiązanie, które sprawia, że inwestycja staje się nieodwracalna, zależnie od tego, co nastąpi najpierw.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="22">
+    <w:p w14:paraId="1CB3E018" w14:textId="3741936D" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="009B6C80">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisukocowego"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Należy podać dokładny adres przedsięwzięcia. Jeżeli nie jest możliwe wskazanie dokładnego adresu, należy podać lokalizację przedsięwzięcia przynajmniej na </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00231F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>poziomie podregionu.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="23">
+    <w:p w14:paraId="35551450" w14:textId="1120E7F9" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="009B6C80">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Należy uwzględnić również </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00121BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pomoc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00081D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz finansowanie ze środków Unii Europejskiej, o którym mowa w art. 8 ust. 2 zdanie pierwsze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>rozporządzenia Komisji (UE) nr 651/2014.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="24">
+    <w:p w14:paraId="075E32C7" w14:textId="366FEBA3" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="009B6C80">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Przez taką samą lub podobną działalność należy rozumieć działalność wskazaną w art. 2 pkt 50 rozporządzenia Komisji (UE) nr 651/2014.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="25">
+    <w:p w14:paraId="43CEB803" w14:textId="13C0216C" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="00286752">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE530F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wypełnia się zgodnie z </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instrukcją </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7235">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wypełnienia tabeli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w części </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formularza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="26">
+    <w:p w14:paraId="6C761C03" w14:textId="683E753C" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="00B77F0B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD435C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Podaje się wartość pomocy w euro obliczoną zgodnie z art. 11 ust. 3 ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>sprawach dotyczących pomocy publicznej.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:id="27">
+    <w:p w14:paraId="7072D303" w14:textId="0FDA19F8" w:rsidR="00E958BF" w:rsidRDefault="00E958BF" w:rsidP="00B77F0B">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisukocowego"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>W przypadku otrzymania pomocy stanowiącej rekompensatę z tytułu świadczenia usług w ogólnym interesie gospodarczym należy podać opis usługi, w związku z którą podmiot otrzymywał rekompensatę. Podaje się informacje pozwalające na zidentyfikowanie konkretnej usługi świadczonej przez podmiot, tj. pozwalające odróżnić tę usługę od innych usług świadczonych przez podmiot oraz usług świadczonych przez inne podmioty, np. nazw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002E58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usługi świadczonej w ogólnym interesie gospodarczym, sektor, w jakim jest świadczona, okres oraz obszar jej wykonywania.</w:t>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...1898 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1505780903"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="0D1E0B70" w14:textId="34CB59B1" w:rsidR="00E958BF" w:rsidRPr="00002E58" w:rsidRDefault="00E958BF" w:rsidP="00606385">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00002E58">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00002E58">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00002E58">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00002E58">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="54A98427" w14:textId="77777777" w:rsidR="00E958BF" w:rsidRDefault="00E958BF">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1D395D9B" w14:textId="77777777" w:rsidR="00BC3803" w:rsidRDefault="00BC3803" w:rsidP="00021B4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7B66AB32" w14:textId="77777777" w:rsidR="00BC3803" w:rsidRDefault="00BC3803" w:rsidP="00021B4B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06E6633B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BCF0C7F6"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07D400AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A71A441E"/>
+    <w:lvl w:ilvl="0" w:tplc="B8C622E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10F66C80"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82AEEF06"/>
+    <w:lvl w:ilvl="0" w:tplc="26423704">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15087B13"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09A6A292"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A3D3A23"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="227A1062"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BFA6E38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="363893BC"/>
+    <w:lvl w:ilvl="0" w:tplc="04150017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DEA443F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AEAEC398"/>
+    <w:lvl w:ilvl="0" w:tplc="E2BCE2AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A1B4C17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CBC9852"/>
+    <w:lvl w:ilvl="0" w:tplc="1FD20BA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FD979A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEEEFA68"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CE91654"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0F6D202"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ACB4924"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2110D2C0"/>
+    <w:lvl w:ilvl="0" w:tplc="8E36200E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4C48F9AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="980962430">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="758451492">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1856530328">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="618729306">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1548297993">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="171796011">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1736005737">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1499034459">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1784760208">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1994023809">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="936135287">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:pos w:val="sectEnd"/>
+    <w:numFmt w:val="decimal"/>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00021B4B"/>
+    <w:rsid w:val="00000B4E"/>
+    <w:rsid w:val="00002E58"/>
+    <w:rsid w:val="00003A68"/>
+    <w:rsid w:val="00004BA0"/>
+    <w:rsid w:val="00004F37"/>
+    <w:rsid w:val="00006D0E"/>
+    <w:rsid w:val="000110A5"/>
+    <w:rsid w:val="00012FDB"/>
+    <w:rsid w:val="00015BEA"/>
+    <w:rsid w:val="00021B4B"/>
+    <w:rsid w:val="00025F43"/>
+    <w:rsid w:val="000268A3"/>
+    <w:rsid w:val="000277C0"/>
+    <w:rsid w:val="0003295E"/>
+    <w:rsid w:val="00033516"/>
+    <w:rsid w:val="000400CB"/>
+    <w:rsid w:val="00040197"/>
+    <w:rsid w:val="00042CB7"/>
+    <w:rsid w:val="00043C07"/>
+    <w:rsid w:val="0004518F"/>
+    <w:rsid w:val="00061935"/>
+    <w:rsid w:val="0006774A"/>
+    <w:rsid w:val="00074423"/>
+    <w:rsid w:val="00076D11"/>
+    <w:rsid w:val="00077763"/>
+    <w:rsid w:val="00081564"/>
+    <w:rsid w:val="00081D34"/>
+    <w:rsid w:val="000941F4"/>
+    <w:rsid w:val="00096D1B"/>
+    <w:rsid w:val="000A0087"/>
+    <w:rsid w:val="000A2525"/>
+    <w:rsid w:val="000A31EC"/>
+    <w:rsid w:val="000A51E0"/>
+    <w:rsid w:val="000A63EF"/>
+    <w:rsid w:val="000B63FD"/>
+    <w:rsid w:val="000B6F8D"/>
+    <w:rsid w:val="000C3564"/>
+    <w:rsid w:val="000C668C"/>
+    <w:rsid w:val="000C6EB9"/>
+    <w:rsid w:val="000D14FE"/>
+    <w:rsid w:val="000D38C9"/>
+    <w:rsid w:val="000F0CAC"/>
+    <w:rsid w:val="000F136A"/>
+    <w:rsid w:val="00100FF9"/>
+    <w:rsid w:val="00115DB8"/>
+    <w:rsid w:val="00121BF9"/>
+    <w:rsid w:val="00135118"/>
+    <w:rsid w:val="00136A88"/>
+    <w:rsid w:val="00142140"/>
+    <w:rsid w:val="001459D7"/>
+    <w:rsid w:val="001515C9"/>
+    <w:rsid w:val="001521A6"/>
+    <w:rsid w:val="00156947"/>
+    <w:rsid w:val="0015746E"/>
+    <w:rsid w:val="00173408"/>
+    <w:rsid w:val="0017442B"/>
+    <w:rsid w:val="00184C1D"/>
+    <w:rsid w:val="00184E40"/>
+    <w:rsid w:val="001922B9"/>
+    <w:rsid w:val="00192ED0"/>
+    <w:rsid w:val="00196B56"/>
+    <w:rsid w:val="0019786E"/>
+    <w:rsid w:val="001A1D88"/>
+    <w:rsid w:val="001A1E36"/>
+    <w:rsid w:val="001A75FC"/>
+    <w:rsid w:val="001B0132"/>
+    <w:rsid w:val="001B0780"/>
+    <w:rsid w:val="001B2FA3"/>
+    <w:rsid w:val="001B4C56"/>
+    <w:rsid w:val="001B66DF"/>
+    <w:rsid w:val="001C06CE"/>
+    <w:rsid w:val="001C1A1E"/>
+    <w:rsid w:val="001C4D7B"/>
+    <w:rsid w:val="001D3811"/>
+    <w:rsid w:val="001E29B9"/>
+    <w:rsid w:val="001E472E"/>
+    <w:rsid w:val="001E5135"/>
+    <w:rsid w:val="001E5403"/>
+    <w:rsid w:val="001E567F"/>
+    <w:rsid w:val="001E6C1A"/>
+    <w:rsid w:val="001F0AC0"/>
+    <w:rsid w:val="001F0D6E"/>
+    <w:rsid w:val="001F23AC"/>
+    <w:rsid w:val="00205069"/>
+    <w:rsid w:val="00214B42"/>
+    <w:rsid w:val="002176C5"/>
+    <w:rsid w:val="00220DB5"/>
+    <w:rsid w:val="002303E1"/>
+    <w:rsid w:val="00231F6D"/>
+    <w:rsid w:val="002324DC"/>
+    <w:rsid w:val="0023734D"/>
+    <w:rsid w:val="0024009C"/>
+    <w:rsid w:val="00242261"/>
+    <w:rsid w:val="002473F2"/>
+    <w:rsid w:val="00247C09"/>
+    <w:rsid w:val="002515BE"/>
+    <w:rsid w:val="00252D29"/>
+    <w:rsid w:val="0025412D"/>
+    <w:rsid w:val="00257DE9"/>
+    <w:rsid w:val="00257E40"/>
+    <w:rsid w:val="00271199"/>
+    <w:rsid w:val="0027190E"/>
+    <w:rsid w:val="002727E1"/>
+    <w:rsid w:val="00274C80"/>
+    <w:rsid w:val="00280540"/>
+    <w:rsid w:val="002805DD"/>
+    <w:rsid w:val="00280B18"/>
+    <w:rsid w:val="00286752"/>
+    <w:rsid w:val="002918E3"/>
+    <w:rsid w:val="0029499A"/>
+    <w:rsid w:val="002A10A4"/>
+    <w:rsid w:val="002A7802"/>
+    <w:rsid w:val="002C01F9"/>
+    <w:rsid w:val="002C38B0"/>
+    <w:rsid w:val="002C4FDD"/>
+    <w:rsid w:val="002C6CA4"/>
+    <w:rsid w:val="002D0D7C"/>
+    <w:rsid w:val="002D2385"/>
+    <w:rsid w:val="002D3ED0"/>
+    <w:rsid w:val="002D630C"/>
+    <w:rsid w:val="002E186A"/>
+    <w:rsid w:val="002E28AD"/>
+    <w:rsid w:val="002E2A17"/>
+    <w:rsid w:val="002E38F8"/>
+    <w:rsid w:val="002E66B6"/>
+    <w:rsid w:val="002F3C4C"/>
+    <w:rsid w:val="002F5520"/>
+    <w:rsid w:val="002F62F2"/>
+    <w:rsid w:val="002F6A16"/>
+    <w:rsid w:val="003048CD"/>
+    <w:rsid w:val="00304B14"/>
+    <w:rsid w:val="00311516"/>
+    <w:rsid w:val="00312B9E"/>
+    <w:rsid w:val="00313779"/>
+    <w:rsid w:val="003155D4"/>
+    <w:rsid w:val="00315B54"/>
+    <w:rsid w:val="00320D53"/>
+    <w:rsid w:val="003243DA"/>
+    <w:rsid w:val="003249A3"/>
+    <w:rsid w:val="00324E05"/>
+    <w:rsid w:val="003251AC"/>
+    <w:rsid w:val="0032740B"/>
+    <w:rsid w:val="00327907"/>
+    <w:rsid w:val="00332AF9"/>
+    <w:rsid w:val="00332B8F"/>
+    <w:rsid w:val="003507EF"/>
+    <w:rsid w:val="00350F91"/>
+    <w:rsid w:val="00363FCD"/>
+    <w:rsid w:val="003646DC"/>
+    <w:rsid w:val="00365DEE"/>
+    <w:rsid w:val="00371CB0"/>
+    <w:rsid w:val="003739DF"/>
+    <w:rsid w:val="00373F12"/>
+    <w:rsid w:val="00385697"/>
+    <w:rsid w:val="003869D0"/>
+    <w:rsid w:val="00387145"/>
+    <w:rsid w:val="0039122C"/>
+    <w:rsid w:val="00391F64"/>
+    <w:rsid w:val="0039514C"/>
+    <w:rsid w:val="0039700D"/>
+    <w:rsid w:val="00397AE9"/>
+    <w:rsid w:val="003A1F85"/>
+    <w:rsid w:val="003B0E01"/>
+    <w:rsid w:val="003B1A78"/>
+    <w:rsid w:val="003B3B11"/>
+    <w:rsid w:val="003B3CA4"/>
+    <w:rsid w:val="003C06D6"/>
+    <w:rsid w:val="003C1E98"/>
+    <w:rsid w:val="003C595A"/>
+    <w:rsid w:val="003C77EF"/>
+    <w:rsid w:val="003D1C20"/>
+    <w:rsid w:val="003D29E6"/>
+    <w:rsid w:val="003D4341"/>
+    <w:rsid w:val="003D4C4B"/>
+    <w:rsid w:val="003D6AA2"/>
+    <w:rsid w:val="003E5F0E"/>
+    <w:rsid w:val="003F1154"/>
+    <w:rsid w:val="003F133F"/>
+    <w:rsid w:val="003F1EB5"/>
+    <w:rsid w:val="003F5F12"/>
+    <w:rsid w:val="004002E5"/>
+    <w:rsid w:val="00400D32"/>
+    <w:rsid w:val="004040CC"/>
+    <w:rsid w:val="00406F2E"/>
+    <w:rsid w:val="004128A0"/>
+    <w:rsid w:val="004164C6"/>
+    <w:rsid w:val="0041743B"/>
+    <w:rsid w:val="00417D8C"/>
+    <w:rsid w:val="004204F6"/>
+    <w:rsid w:val="00421326"/>
+    <w:rsid w:val="004255D9"/>
+    <w:rsid w:val="004272EA"/>
+    <w:rsid w:val="004314F3"/>
+    <w:rsid w:val="004338AC"/>
+    <w:rsid w:val="00435BD6"/>
+    <w:rsid w:val="00443D0B"/>
+    <w:rsid w:val="00444BF3"/>
+    <w:rsid w:val="00444C6C"/>
+    <w:rsid w:val="00447294"/>
+    <w:rsid w:val="00447C5E"/>
+    <w:rsid w:val="00452D3A"/>
+    <w:rsid w:val="00462A5B"/>
+    <w:rsid w:val="00463AB8"/>
+    <w:rsid w:val="00463FD2"/>
+    <w:rsid w:val="00466752"/>
+    <w:rsid w:val="004730C0"/>
+    <w:rsid w:val="00473661"/>
+    <w:rsid w:val="004812A9"/>
+    <w:rsid w:val="00492E4A"/>
+    <w:rsid w:val="00493656"/>
+    <w:rsid w:val="00495B10"/>
+    <w:rsid w:val="00497C42"/>
+    <w:rsid w:val="004A0DF3"/>
+    <w:rsid w:val="004A30B9"/>
+    <w:rsid w:val="004A341B"/>
+    <w:rsid w:val="004B0931"/>
+    <w:rsid w:val="004B1DB0"/>
+    <w:rsid w:val="004B3BAB"/>
+    <w:rsid w:val="004B4F5A"/>
+    <w:rsid w:val="004B7190"/>
+    <w:rsid w:val="004D11FE"/>
+    <w:rsid w:val="004D3052"/>
+    <w:rsid w:val="004D6053"/>
+    <w:rsid w:val="004D74EE"/>
+    <w:rsid w:val="004F06D8"/>
+    <w:rsid w:val="004F266F"/>
+    <w:rsid w:val="004F53A3"/>
+    <w:rsid w:val="0050605E"/>
+    <w:rsid w:val="005072FF"/>
+    <w:rsid w:val="00514393"/>
+    <w:rsid w:val="00515AAC"/>
+    <w:rsid w:val="005358C2"/>
+    <w:rsid w:val="00537CED"/>
+    <w:rsid w:val="00554BD4"/>
+    <w:rsid w:val="00554FD9"/>
+    <w:rsid w:val="005572FB"/>
+    <w:rsid w:val="00567050"/>
+    <w:rsid w:val="00581154"/>
+    <w:rsid w:val="00587F2D"/>
+    <w:rsid w:val="005909BD"/>
+    <w:rsid w:val="00590AB8"/>
+    <w:rsid w:val="005920A9"/>
+    <w:rsid w:val="005951D9"/>
+    <w:rsid w:val="00595F36"/>
+    <w:rsid w:val="0059752A"/>
+    <w:rsid w:val="005A4D61"/>
+    <w:rsid w:val="005A770A"/>
+    <w:rsid w:val="005B3920"/>
+    <w:rsid w:val="005B407B"/>
+    <w:rsid w:val="005C1A03"/>
+    <w:rsid w:val="005C6184"/>
+    <w:rsid w:val="005C74AC"/>
+    <w:rsid w:val="005D0FBF"/>
+    <w:rsid w:val="005E23CE"/>
+    <w:rsid w:val="005E3F4F"/>
+    <w:rsid w:val="005E65A1"/>
+    <w:rsid w:val="005F033B"/>
+    <w:rsid w:val="005F0C8A"/>
+    <w:rsid w:val="005F3DB5"/>
+    <w:rsid w:val="005F7A78"/>
+    <w:rsid w:val="00601106"/>
+    <w:rsid w:val="00602E5A"/>
+    <w:rsid w:val="00606385"/>
+    <w:rsid w:val="00606A7F"/>
+    <w:rsid w:val="0061086F"/>
+    <w:rsid w:val="00613679"/>
+    <w:rsid w:val="006140CD"/>
+    <w:rsid w:val="00614E20"/>
+    <w:rsid w:val="00630884"/>
+    <w:rsid w:val="006313FD"/>
+    <w:rsid w:val="006344E7"/>
+    <w:rsid w:val="00635E2C"/>
+    <w:rsid w:val="00662116"/>
+    <w:rsid w:val="00663831"/>
+    <w:rsid w:val="006714FD"/>
+    <w:rsid w:val="00683D5F"/>
+    <w:rsid w:val="00686445"/>
+    <w:rsid w:val="00691A82"/>
+    <w:rsid w:val="00692F39"/>
+    <w:rsid w:val="00697AD4"/>
+    <w:rsid w:val="006A1407"/>
+    <w:rsid w:val="006B575A"/>
+    <w:rsid w:val="006C26EB"/>
+    <w:rsid w:val="006D182A"/>
+    <w:rsid w:val="006E27AD"/>
+    <w:rsid w:val="006F71FE"/>
+    <w:rsid w:val="007049C5"/>
+    <w:rsid w:val="00704F5E"/>
+    <w:rsid w:val="0071022F"/>
+    <w:rsid w:val="00712028"/>
+    <w:rsid w:val="007133FA"/>
+    <w:rsid w:val="0071432E"/>
+    <w:rsid w:val="0071627D"/>
+    <w:rsid w:val="00717D9A"/>
+    <w:rsid w:val="007201EE"/>
+    <w:rsid w:val="0072335A"/>
+    <w:rsid w:val="007245BA"/>
+    <w:rsid w:val="00732675"/>
+    <w:rsid w:val="00737FD1"/>
+    <w:rsid w:val="0074118C"/>
+    <w:rsid w:val="00754097"/>
+    <w:rsid w:val="0075591E"/>
+    <w:rsid w:val="00756E3D"/>
+    <w:rsid w:val="007610D2"/>
+    <w:rsid w:val="00764BD7"/>
+    <w:rsid w:val="00765658"/>
+    <w:rsid w:val="00770E8A"/>
+    <w:rsid w:val="0077498F"/>
+    <w:rsid w:val="00775C31"/>
+    <w:rsid w:val="00777ADC"/>
+    <w:rsid w:val="0078352D"/>
+    <w:rsid w:val="007871D8"/>
+    <w:rsid w:val="00795180"/>
+    <w:rsid w:val="007963A4"/>
+    <w:rsid w:val="007966F6"/>
+    <w:rsid w:val="007A06D3"/>
+    <w:rsid w:val="007A0F00"/>
+    <w:rsid w:val="007A0FFB"/>
+    <w:rsid w:val="007A5862"/>
+    <w:rsid w:val="007A6144"/>
+    <w:rsid w:val="007B0858"/>
+    <w:rsid w:val="007B29E4"/>
+    <w:rsid w:val="007B3025"/>
+    <w:rsid w:val="007D7EA8"/>
+    <w:rsid w:val="007F28A4"/>
+    <w:rsid w:val="007F5283"/>
+    <w:rsid w:val="00802185"/>
+    <w:rsid w:val="0080451D"/>
+    <w:rsid w:val="00804C3D"/>
+    <w:rsid w:val="00810D7E"/>
+    <w:rsid w:val="008119D8"/>
+    <w:rsid w:val="008158D7"/>
+    <w:rsid w:val="00822ADC"/>
+    <w:rsid w:val="00824825"/>
+    <w:rsid w:val="0083039F"/>
+    <w:rsid w:val="0083054D"/>
+    <w:rsid w:val="00841F9B"/>
+    <w:rsid w:val="008448A9"/>
+    <w:rsid w:val="00850320"/>
+    <w:rsid w:val="008604CE"/>
+    <w:rsid w:val="00863574"/>
+    <w:rsid w:val="008647D0"/>
+    <w:rsid w:val="00870D2C"/>
+    <w:rsid w:val="00871DB9"/>
+    <w:rsid w:val="0088336A"/>
+    <w:rsid w:val="008846EB"/>
+    <w:rsid w:val="008909CD"/>
+    <w:rsid w:val="008933D7"/>
+    <w:rsid w:val="008A401B"/>
+    <w:rsid w:val="008A45ED"/>
+    <w:rsid w:val="008B104F"/>
+    <w:rsid w:val="008B3D32"/>
+    <w:rsid w:val="008C439C"/>
+    <w:rsid w:val="008D031D"/>
+    <w:rsid w:val="008D1554"/>
+    <w:rsid w:val="008D585B"/>
+    <w:rsid w:val="008D6047"/>
+    <w:rsid w:val="008D6101"/>
+    <w:rsid w:val="008D6E8C"/>
+    <w:rsid w:val="008E1612"/>
+    <w:rsid w:val="008E66BB"/>
+    <w:rsid w:val="008F4A6B"/>
+    <w:rsid w:val="00901841"/>
+    <w:rsid w:val="0090312D"/>
+    <w:rsid w:val="009052F4"/>
+    <w:rsid w:val="0090673E"/>
+    <w:rsid w:val="00911D4C"/>
+    <w:rsid w:val="00912815"/>
+    <w:rsid w:val="00914ABA"/>
+    <w:rsid w:val="00915E99"/>
+    <w:rsid w:val="00927128"/>
+    <w:rsid w:val="0092755F"/>
+    <w:rsid w:val="0093627E"/>
+    <w:rsid w:val="009362D8"/>
+    <w:rsid w:val="00937BCD"/>
+    <w:rsid w:val="00940EE4"/>
+    <w:rsid w:val="00941AE2"/>
+    <w:rsid w:val="00946ABA"/>
+    <w:rsid w:val="009502E5"/>
+    <w:rsid w:val="00952D6E"/>
+    <w:rsid w:val="0095509B"/>
+    <w:rsid w:val="009571D2"/>
+    <w:rsid w:val="00960332"/>
+    <w:rsid w:val="00961697"/>
+    <w:rsid w:val="00961787"/>
+    <w:rsid w:val="00963BE0"/>
+    <w:rsid w:val="00963C7D"/>
+    <w:rsid w:val="00966E89"/>
+    <w:rsid w:val="0097612E"/>
+    <w:rsid w:val="009764C4"/>
+    <w:rsid w:val="00983781"/>
+    <w:rsid w:val="00985D8F"/>
+    <w:rsid w:val="00990EC0"/>
+    <w:rsid w:val="00992B3B"/>
+    <w:rsid w:val="00994AE7"/>
+    <w:rsid w:val="009A00A9"/>
+    <w:rsid w:val="009A0A5F"/>
+    <w:rsid w:val="009A246D"/>
+    <w:rsid w:val="009A3B2A"/>
+    <w:rsid w:val="009A53D1"/>
+    <w:rsid w:val="009A5FDE"/>
+    <w:rsid w:val="009B0D50"/>
+    <w:rsid w:val="009B1DB9"/>
+    <w:rsid w:val="009B2260"/>
+    <w:rsid w:val="009B2C7A"/>
+    <w:rsid w:val="009B39CD"/>
+    <w:rsid w:val="009B6C80"/>
+    <w:rsid w:val="009C0B6C"/>
+    <w:rsid w:val="009C37E6"/>
+    <w:rsid w:val="009C3F49"/>
+    <w:rsid w:val="009C487E"/>
+    <w:rsid w:val="009C6656"/>
+    <w:rsid w:val="009C6854"/>
+    <w:rsid w:val="009D20D8"/>
+    <w:rsid w:val="009D28BB"/>
+    <w:rsid w:val="009E5FA4"/>
+    <w:rsid w:val="009E641A"/>
+    <w:rsid w:val="009F0944"/>
+    <w:rsid w:val="009F0CC2"/>
+    <w:rsid w:val="009F39ED"/>
+    <w:rsid w:val="00A05DB0"/>
+    <w:rsid w:val="00A06CF0"/>
+    <w:rsid w:val="00A13441"/>
+    <w:rsid w:val="00A20E0A"/>
+    <w:rsid w:val="00A20E6B"/>
+    <w:rsid w:val="00A26DAD"/>
+    <w:rsid w:val="00A323EF"/>
+    <w:rsid w:val="00A34065"/>
+    <w:rsid w:val="00A35525"/>
+    <w:rsid w:val="00A41638"/>
+    <w:rsid w:val="00A46668"/>
+    <w:rsid w:val="00A46CD8"/>
+    <w:rsid w:val="00A5719F"/>
+    <w:rsid w:val="00A7685C"/>
+    <w:rsid w:val="00A8145A"/>
+    <w:rsid w:val="00A81E89"/>
+    <w:rsid w:val="00A839C9"/>
+    <w:rsid w:val="00A83C89"/>
+    <w:rsid w:val="00A841AF"/>
+    <w:rsid w:val="00A859C2"/>
+    <w:rsid w:val="00A95915"/>
+    <w:rsid w:val="00AA52B9"/>
+    <w:rsid w:val="00AB002B"/>
+    <w:rsid w:val="00AB4D21"/>
+    <w:rsid w:val="00AB681E"/>
+    <w:rsid w:val="00AB795F"/>
+    <w:rsid w:val="00AC00D5"/>
+    <w:rsid w:val="00AC035B"/>
+    <w:rsid w:val="00AC12D6"/>
+    <w:rsid w:val="00AC162D"/>
+    <w:rsid w:val="00AC6AB2"/>
+    <w:rsid w:val="00AD272C"/>
+    <w:rsid w:val="00AD50A6"/>
+    <w:rsid w:val="00AD5D65"/>
+    <w:rsid w:val="00AE63D5"/>
+    <w:rsid w:val="00AF67CA"/>
+    <w:rsid w:val="00B00D66"/>
+    <w:rsid w:val="00B06409"/>
+    <w:rsid w:val="00B10CD8"/>
+    <w:rsid w:val="00B124D0"/>
+    <w:rsid w:val="00B12546"/>
+    <w:rsid w:val="00B12C33"/>
+    <w:rsid w:val="00B2036F"/>
+    <w:rsid w:val="00B3114E"/>
+    <w:rsid w:val="00B31924"/>
+    <w:rsid w:val="00B31B78"/>
+    <w:rsid w:val="00B32581"/>
+    <w:rsid w:val="00B33716"/>
+    <w:rsid w:val="00B33A78"/>
+    <w:rsid w:val="00B4142D"/>
+    <w:rsid w:val="00B43204"/>
+    <w:rsid w:val="00B46C3C"/>
+    <w:rsid w:val="00B476CE"/>
+    <w:rsid w:val="00B5261A"/>
+    <w:rsid w:val="00B52E25"/>
+    <w:rsid w:val="00B53C8F"/>
+    <w:rsid w:val="00B56CD5"/>
+    <w:rsid w:val="00B56FC2"/>
+    <w:rsid w:val="00B601BA"/>
+    <w:rsid w:val="00B6025F"/>
+    <w:rsid w:val="00B64255"/>
+    <w:rsid w:val="00B74209"/>
+    <w:rsid w:val="00B747B0"/>
+    <w:rsid w:val="00B749A5"/>
+    <w:rsid w:val="00B75345"/>
+    <w:rsid w:val="00B77F0B"/>
+    <w:rsid w:val="00B8089E"/>
+    <w:rsid w:val="00B864C1"/>
+    <w:rsid w:val="00B8795E"/>
+    <w:rsid w:val="00B910A5"/>
+    <w:rsid w:val="00B93936"/>
+    <w:rsid w:val="00B95A58"/>
+    <w:rsid w:val="00BA0210"/>
+    <w:rsid w:val="00BA076C"/>
+    <w:rsid w:val="00BB09C2"/>
+    <w:rsid w:val="00BB209F"/>
+    <w:rsid w:val="00BC3803"/>
+    <w:rsid w:val="00BC4B47"/>
+    <w:rsid w:val="00BD173D"/>
+    <w:rsid w:val="00BD3A43"/>
+    <w:rsid w:val="00BD42BE"/>
+    <w:rsid w:val="00BD435C"/>
+    <w:rsid w:val="00BD67C3"/>
+    <w:rsid w:val="00BD743A"/>
+    <w:rsid w:val="00BE2031"/>
+    <w:rsid w:val="00BE2764"/>
+    <w:rsid w:val="00BE7140"/>
+    <w:rsid w:val="00BE714A"/>
+    <w:rsid w:val="00BF0D1D"/>
+    <w:rsid w:val="00BF13DC"/>
+    <w:rsid w:val="00BF3E42"/>
+    <w:rsid w:val="00C031E0"/>
+    <w:rsid w:val="00C0585F"/>
+    <w:rsid w:val="00C12B34"/>
+    <w:rsid w:val="00C14DC1"/>
+    <w:rsid w:val="00C24AAD"/>
+    <w:rsid w:val="00C25BD4"/>
+    <w:rsid w:val="00C27ABF"/>
+    <w:rsid w:val="00C319E6"/>
+    <w:rsid w:val="00C3472E"/>
+    <w:rsid w:val="00C43B07"/>
+    <w:rsid w:val="00C43D88"/>
+    <w:rsid w:val="00C453B0"/>
+    <w:rsid w:val="00C500C9"/>
+    <w:rsid w:val="00C50EA6"/>
+    <w:rsid w:val="00C56091"/>
+    <w:rsid w:val="00C57F1B"/>
+    <w:rsid w:val="00C63107"/>
+    <w:rsid w:val="00C66C61"/>
+    <w:rsid w:val="00C7006A"/>
+    <w:rsid w:val="00C7215E"/>
+    <w:rsid w:val="00C73689"/>
+    <w:rsid w:val="00C8139D"/>
+    <w:rsid w:val="00C90F90"/>
+    <w:rsid w:val="00C91FE2"/>
+    <w:rsid w:val="00C94025"/>
+    <w:rsid w:val="00C976AE"/>
+    <w:rsid w:val="00CA354C"/>
+    <w:rsid w:val="00CB0270"/>
+    <w:rsid w:val="00CB0EF4"/>
+    <w:rsid w:val="00CB230D"/>
+    <w:rsid w:val="00CB2E49"/>
+    <w:rsid w:val="00CB32D4"/>
+    <w:rsid w:val="00CC304D"/>
+    <w:rsid w:val="00CD136D"/>
+    <w:rsid w:val="00CE0C1D"/>
+    <w:rsid w:val="00CE13BA"/>
+    <w:rsid w:val="00CE497D"/>
+    <w:rsid w:val="00CE61A5"/>
+    <w:rsid w:val="00CE7145"/>
+    <w:rsid w:val="00CE7235"/>
+    <w:rsid w:val="00CE76A7"/>
+    <w:rsid w:val="00CF0586"/>
+    <w:rsid w:val="00CF0629"/>
+    <w:rsid w:val="00CF0C63"/>
+    <w:rsid w:val="00CF1BC3"/>
+    <w:rsid w:val="00CF2624"/>
+    <w:rsid w:val="00CF373A"/>
+    <w:rsid w:val="00CF48D0"/>
+    <w:rsid w:val="00D03EB3"/>
+    <w:rsid w:val="00D06474"/>
+    <w:rsid w:val="00D06C9C"/>
+    <w:rsid w:val="00D11409"/>
+    <w:rsid w:val="00D11B3A"/>
+    <w:rsid w:val="00D11CDA"/>
+    <w:rsid w:val="00D12CC4"/>
+    <w:rsid w:val="00D12FCE"/>
+    <w:rsid w:val="00D144C4"/>
+    <w:rsid w:val="00D1700C"/>
+    <w:rsid w:val="00D1760C"/>
+    <w:rsid w:val="00D204DD"/>
+    <w:rsid w:val="00D35EC9"/>
+    <w:rsid w:val="00D454A7"/>
+    <w:rsid w:val="00D50D95"/>
+    <w:rsid w:val="00D55106"/>
+    <w:rsid w:val="00D566C5"/>
+    <w:rsid w:val="00D5762F"/>
+    <w:rsid w:val="00D60238"/>
+    <w:rsid w:val="00D60C02"/>
+    <w:rsid w:val="00D64AAC"/>
+    <w:rsid w:val="00D753C6"/>
+    <w:rsid w:val="00D75665"/>
+    <w:rsid w:val="00D76748"/>
+    <w:rsid w:val="00D76766"/>
+    <w:rsid w:val="00D76FEA"/>
+    <w:rsid w:val="00D779A3"/>
+    <w:rsid w:val="00D831DC"/>
+    <w:rsid w:val="00D90A6D"/>
+    <w:rsid w:val="00D914DA"/>
+    <w:rsid w:val="00D91AF2"/>
+    <w:rsid w:val="00D92BD5"/>
+    <w:rsid w:val="00D93ED8"/>
+    <w:rsid w:val="00DA070C"/>
+    <w:rsid w:val="00DA119C"/>
+    <w:rsid w:val="00DB5415"/>
+    <w:rsid w:val="00DB77FA"/>
+    <w:rsid w:val="00DC4E48"/>
+    <w:rsid w:val="00DD3DCD"/>
+    <w:rsid w:val="00DD4931"/>
+    <w:rsid w:val="00DD6324"/>
+    <w:rsid w:val="00DE331D"/>
+    <w:rsid w:val="00DE530F"/>
+    <w:rsid w:val="00DE70DA"/>
+    <w:rsid w:val="00DE7F64"/>
+    <w:rsid w:val="00DF1BB8"/>
+    <w:rsid w:val="00DF2813"/>
+    <w:rsid w:val="00DF32B9"/>
+    <w:rsid w:val="00DF3BFB"/>
+    <w:rsid w:val="00DF50E7"/>
+    <w:rsid w:val="00E06250"/>
+    <w:rsid w:val="00E069F1"/>
+    <w:rsid w:val="00E06A12"/>
+    <w:rsid w:val="00E17B8B"/>
+    <w:rsid w:val="00E25C12"/>
+    <w:rsid w:val="00E27CF0"/>
+    <w:rsid w:val="00E3097C"/>
+    <w:rsid w:val="00E3117F"/>
+    <w:rsid w:val="00E31795"/>
+    <w:rsid w:val="00E324A3"/>
+    <w:rsid w:val="00E35991"/>
+    <w:rsid w:val="00E366CC"/>
+    <w:rsid w:val="00E40F26"/>
+    <w:rsid w:val="00E414AE"/>
+    <w:rsid w:val="00E4261C"/>
+    <w:rsid w:val="00E42E30"/>
+    <w:rsid w:val="00E478CC"/>
+    <w:rsid w:val="00E47EFA"/>
+    <w:rsid w:val="00E50A64"/>
+    <w:rsid w:val="00E56D61"/>
+    <w:rsid w:val="00E62237"/>
+    <w:rsid w:val="00E7089D"/>
+    <w:rsid w:val="00E75A13"/>
+    <w:rsid w:val="00E77E2D"/>
+    <w:rsid w:val="00E80D64"/>
+    <w:rsid w:val="00E81EAB"/>
+    <w:rsid w:val="00E91D90"/>
+    <w:rsid w:val="00E9232C"/>
+    <w:rsid w:val="00E958BF"/>
+    <w:rsid w:val="00E958EC"/>
+    <w:rsid w:val="00EA1927"/>
+    <w:rsid w:val="00EA19BA"/>
+    <w:rsid w:val="00EA46D9"/>
+    <w:rsid w:val="00EB16A8"/>
+    <w:rsid w:val="00EB3A5E"/>
+    <w:rsid w:val="00EB3CD1"/>
+    <w:rsid w:val="00EC0A51"/>
+    <w:rsid w:val="00EC1596"/>
+    <w:rsid w:val="00EC5B00"/>
+    <w:rsid w:val="00ED0AF8"/>
+    <w:rsid w:val="00ED15F8"/>
+    <w:rsid w:val="00ED37C0"/>
+    <w:rsid w:val="00EE27C0"/>
+    <w:rsid w:val="00EE4C74"/>
+    <w:rsid w:val="00EE6802"/>
+    <w:rsid w:val="00EE6EA0"/>
+    <w:rsid w:val="00EF32F3"/>
+    <w:rsid w:val="00EF7985"/>
+    <w:rsid w:val="00F05C9C"/>
+    <w:rsid w:val="00F061CD"/>
+    <w:rsid w:val="00F06620"/>
+    <w:rsid w:val="00F0706F"/>
+    <w:rsid w:val="00F13D5B"/>
+    <w:rsid w:val="00F240CF"/>
+    <w:rsid w:val="00F3149F"/>
+    <w:rsid w:val="00F35264"/>
+    <w:rsid w:val="00F429A6"/>
+    <w:rsid w:val="00F45227"/>
+    <w:rsid w:val="00F510DF"/>
+    <w:rsid w:val="00F51122"/>
+    <w:rsid w:val="00F633D4"/>
+    <w:rsid w:val="00F662BC"/>
+    <w:rsid w:val="00F67335"/>
+    <w:rsid w:val="00F70C5C"/>
+    <w:rsid w:val="00F7355C"/>
+    <w:rsid w:val="00F736D4"/>
+    <w:rsid w:val="00F7408E"/>
+    <w:rsid w:val="00F76383"/>
+    <w:rsid w:val="00F8155B"/>
+    <w:rsid w:val="00F8273D"/>
+    <w:rsid w:val="00F827A7"/>
+    <w:rsid w:val="00F82D51"/>
+    <w:rsid w:val="00F8558A"/>
+    <w:rsid w:val="00F8749C"/>
+    <w:rsid w:val="00F91EAE"/>
+    <w:rsid w:val="00F91EFB"/>
+    <w:rsid w:val="00F950AC"/>
+    <w:rsid w:val="00FA3F5B"/>
+    <w:rsid w:val="00FA6592"/>
+    <w:rsid w:val="00FA7CA6"/>
+    <w:rsid w:val="00FB366F"/>
+    <w:rsid w:val="00FB3AFB"/>
+    <w:rsid w:val="00FB45AD"/>
+    <w:rsid w:val="00FB48C6"/>
+    <w:rsid w:val="00FB5673"/>
+    <w:rsid w:val="00FB58E9"/>
+    <w:rsid w:val="00FB7B8D"/>
+    <w:rsid w:val="00FC0368"/>
+    <w:rsid w:val="00FC052D"/>
+    <w:rsid w:val="00FC7184"/>
+    <w:rsid w:val="00FD0A06"/>
+    <w:rsid w:val="00FD6286"/>
+    <w:rsid w:val="00FE4EB9"/>
+    <w:rsid w:val="00FF2043"/>
+    <w:rsid w:val="00FF65C7"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pl-PL"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="027E7444"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{143EF97F-1DAB-44AE-99B2-531B47AA5F2F}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D779A3"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00021B4B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00021B4B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00021B4B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00021B4B"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standardowy"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00021B4B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00021B4B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00021B4B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00021B4B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00021B4B"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00021B4B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
+    <w:name w:val="Tekst przypisu końcowego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisukocowego"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00021B4B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00021B4B"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E56D61"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E56D61"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E56D61"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E56D61"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E56D61"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstdymkaZnak"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E56D61"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
+    <w:name w:val="Tekst dymka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E56D61"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OZNZACZNIKAwskazanienrzacznika">
+    <w:name w:val="OZN_ZAŁĄCZNIKA – wskazanie nr załącznika"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="00697AD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TEKSTZacznikido">
+    <w:name w:val="TEKST&quot;Załącznik(i) do ...&quot;"/>
+    <w:uiPriority w:val="28"/>
+    <w:qFormat/>
+    <w:rsid w:val="00697AD4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="5670"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00911D4C"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E77E2D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="16391577">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="68425075">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="110630681">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="145440920">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="150678129">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="376777884">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="632826849">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="705641866">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="713970798">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="750468372">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="764378892">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="866212307">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="874656607">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="982268896">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="990447776">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1094130125">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1115754605">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1175194395">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1450470240">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1453864611">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1454712808">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1498763272">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1515849047">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1579630707">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1643383555">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1674839812">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1685859275">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1690838747">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1785805312">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1887839347">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1964967326">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1994480217">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2100179361">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2111192386">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...19178 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</worksheet>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</worksheet>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<sisl xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="97a95f86-3167-43b9-9876-d3e5e3ff64ee" origin="userSelected">
+  <element uid="89790441-96e2-477c-afd4-1e96c2fd8935" value=""/>
+</sisl>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D35F9F7E-50D2-4F46-8D33-418507D9BA30}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B934A223-2863-415B-AE80-E082EF1168D3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>10</Pages>
+  <Words>2429</Words>
+  <Characters>14576</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>121</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arkusze</vt:lpstr>
+        <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Arkusz3</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Ministerstwo Finansów</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>16972</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rafał Miliszewski</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Grażyna Mazur</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="docIndexRef">
+    <vt:lpwstr>e8652b9e-c75c-4a16-bada-fdaa4b2b89e2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="bjSaver">
+    <vt:lpwstr>k1+NX8BWzjnJCXu/7T5qhu4qWWAENzG6</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="bjClsUserRVM">
+    <vt:lpwstr>[]</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="bjDocumentLabelXML">
+    <vt:lpwstr>&lt;?xml version="1.0" encoding="us-ascii"?&gt;&lt;sisl xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" sislVersion="0" policy="97a95f86-3167-43b9-9876-d3e5e3ff64ee" origin="userSelected" xmlns="http://www.boldonj</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="bjDocumentLabelXML-0">
+    <vt:lpwstr>ames.com/2008/01/sie/internal/label"&gt;&lt;element uid="89790441-96e2-477c-afd4-1e96c2fd8935" value="" /&gt;&lt;/sisl&gt;</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="bjDocumentSecurityLabel">
+    <vt:lpwstr>JAWNE</vt:lpwstr>
+  </property>
+</Properties>
+</file>